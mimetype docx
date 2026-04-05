--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 178, pp.155243. </w:t>
+              <w:t xml:space="preserve">, 2024, 178 (May), pp.155243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aeue.2024.155243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -494,261 +494,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of precoded layered ACO-OFDM for visible light communication systems</w:t>
+                <w:t xml:space="preserve">Energy Efficient M -ary Frequency-Shift Keying based Modulation Techniques for Visible Light Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.02.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.1244-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2019.2940260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020424v1</w:t>
+                <w:t xml:space="preserve">hal-02306368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient M -ary Frequency-Shift Keying based Modulation Techniques for Visible Light Communication</w:t>
+                <w:t xml:space="preserve">Performance analysis of precoded layered ACO-OFDM for visible light communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (4), pp.1244-1256. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 440, pp.49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2019.2940260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306368v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally Augmented Hartley Transform Precoded Asymmetrically Clipped Optical OFDM for VLC</w:t>
               </w:r>
@@ -1170,282 +1170,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic generation and radio transmission of ECMA 387 signal at 60 GHz using WDM demultiplexer</w:t>
+                <w:t xml:space="preserve">Investigation on the Phase Noise and EVM of Digitally Modulated Millimeter Wave Signal in WDM Optical Heterodyning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Corrao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (6), pp.876-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2012.2183340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954363v1</w:t>
+                <w:t xml:space="preserve">hal-01954358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the Phase Noise and EVM of Digitally Modulated Millimeter Wave Signal in WDM Optical Heterodyning System</w:t>
+                <w:t xml:space="preserve">Photonic generation and radio transmission of ECMA 387 signal at 60 GHz using WDM demultiplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.275-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954358v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of 60 GHz Radio over Fiber and WDM-PON using Parallel Phase Modulation with a single Mach-Zehnder Modulator</w:t>
               </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3010,51 +3010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation économe en énergie pour les Communications en Lumière Visible dans le cadre de l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,312 +3112,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization for Coherent Averaging Based Communication Systems</w:t>
+                <w:t xml:space="preserve">Enhancement of the Sensitivity of a Digital Receiver by Time Synchronous Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emil Novakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammadmahdi Asgharzadeh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emil Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd URSI AT-RASC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. p. 869</w:t>
+              <w:t xml:space="preserve">32nd URSI GASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. pp.1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020385v1</w:t>
+                <w:t xml:space="preserve">hal-02020357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver Sensitivity Improvement for IoT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization for Coherent Averaging Based Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadmahdi Asgharzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICT 2018 : The Fourteenth Advanced International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">2nd URSI AT-RASC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. p. 869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020326v1</w:t>
+                <w:t xml:space="preserve">hal-02020385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Sensitivity of a Digital Receiver by Time Synchronous Averaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Receiver Sensitivity Improvement for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammamahdi Asgharzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Novakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammadmahdi Asgharzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd URSI GASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. pp.1124</w:t>
+              <w:t xml:space="preserve">AICT 2018 : The Fourteenth Advanced International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020357v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM for optical wireless systems under severe clipping conditions</w:t>
               </w:r>
@@ -3730,277 +3730,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistandard RoF bus for in-building networks,</w:t>
+                <w:t xml:space="preserve">Etude du compromis entre couverture réseau et non-linéarité pour une transmission WLAN sur fibre plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
+                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Photonics, 2011 IEEE International Topical Meeting on, conference proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073006v1</w:t>
+                <w:t xml:space="preserve">hal-01073523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du compromis entre couverture réseau et non-linéarité pour une transmission WLAN sur fibre plastique</w:t>
+                <w:t xml:space="preserve">Multistandard RoF bus for in-building networks,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
+                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Microwave Photonics, 2011 IEEE International Topical Meeting on, conference proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073523v1</w:t>
+                <w:t xml:space="preserve">hal-01073006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et étude d'un front-end RF pour application bas-coût et multi-standards pour radio sur fibre</w:t>
               </w:r>
@@ -4025,51 +4025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cherkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4230,523 +4230,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Static Approach to Optimise RF Modulation of Vertical-Cavity Surface-Emitting Lasers</w:t>
+                <w:t xml:space="preserve">Quasi-static approach to optimize RF modulation of vertical-cavity surface-emitting lasers&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics,</w:t>
+              <w:t xml:space="preserve">IEEE Microwave Photonics 2010,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604311v1</w:t>
+                <w:t xml:space="preserve">hal-00604317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static approach to optimize RF modulation of vertical-cavity surface-emitting lasers&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Quasi Static Approach to Optimise RF Modulation of Vertical-Cavity Surface-Emitting Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Photonics 2010,</w:t>
+              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604317v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio Ultra Large Bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399749v1</w:t>
+                <w:t xml:space="preserve">hal-00602869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Paresys</w:t>
+                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio Ultra Large Bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602869v1</w:t>
+                <w:t xml:space="preserve">hal-00399749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités optomicroondes à l'IMEP-LAHC</w:t>
               </w:r>
@@ -4834,472 +4834,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies for UWB-Over-Fiber</w:t>
+                <w:t xml:space="preserve">Up-conversion of IQ modulated sub-carriers with dispersive fibers for 60 GHZ radio- over- fiber networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147929v1</w:t>
+                <w:t xml:space="preserve">hal-00147932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Mixing in RF Modulated Optical Links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technologies for UWB-Over-Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, MONTREAL QUEBEC, Canada. pp.XX</w:t>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147883v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-conversion of IQ modulated sub-carriers with dispersive fibers for 60 GHZ radio- over- fiber networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic Mixing in RF Modulated Optical Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Nasrallah</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, MONTREAL QUEBEC, Canada. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147932v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R-Y Fillit, B. Ivira, J. Boussey, R. Fortunier, P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">11th NEFERTITI Workshop "Photonic Signal Processing for Defence Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ROME, Italy. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147847v1</w:t>
+                <w:t xml:space="preserve">hal-00147193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic devices for future optical-UWB technology</w:t>
               </w:r>
@@ -5482,334 +5482,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-Y Fillit, B. Ivira, J. Boussey, R. Fortunier, P. Ancey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th NEFERTITI Workshop "Photonic Signal Processing for Defence Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, ROME, Italy. pp.XX</w:t>
+              <w:t xml:space="preserve">12th ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147193v1</w:t>
+                <w:t xml:space="preserve">hal-00147847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All optical signal processing for conversion of the subcarriers of BPSK and QPSK digital signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOAs in subcarrier multiplexed optical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Udvary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Csornyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Microwaves, Radar and Wireless Communications. MIKON-2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Gdansk, Poland. pp.874-877, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIKON.2002.1017976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085217v1</w:t>
+                <w:t xml:space="preserve">hal-04085189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAs in subcarrier multiplexed optical networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All optical signal processing for conversion of the subcarriers of BPSK and QPSK digital signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Microwaves, Radar and Wireless Communications. MIKON-2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">URSI 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Maastricht (Netherland), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIKON.2002.1017976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04085189v1</w:t>
+                <w:t xml:space="preserve">hal-04085217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversions of the microwave subcarriers of digital signals in optical links</w:t>
               </w:r>
@@ -6068,51 +6068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B. Constant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammamahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B. Constant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammamahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>