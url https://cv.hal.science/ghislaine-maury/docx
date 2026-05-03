--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -494,261 +494,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient M -ary Frequency-Shift Keying based Modulation Techniques for Visible Light Communication</w:t>
+                <w:t xml:space="preserve">Performance analysis of precoded layered ACO-OFDM for visible light communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2019.2940260⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 440, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306368v1</w:t>
+                <w:t xml:space="preserve">hal-02020424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of precoded layered ACO-OFDM for visible light communication systems</w:t>
+                <w:t xml:space="preserve">Energy Efficient M -ary Frequency-Shift Keying based Modulation Techniques for Visible Light Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 440, pp.49-60. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.1244-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2019.2940260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020424v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally Augmented Hartley Transform Precoded Asymmetrically Clipped Optical OFDM for VLC</w:t>
               </w:r>
@@ -1170,282 +1170,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the Phase Noise and EVM of Digitally Modulated Millimeter Wave Signal in WDM Optical Heterodyning System</w:t>
+                <w:t xml:space="preserve">Photonic generation and radio transmission of ECMA 387 signal at 60 GHz using WDM demultiplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Cabon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.275-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954358v1</w:t>
+                <w:t xml:space="preserve">hal-01954363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic generation and radio transmission of ECMA 387 signal at 60 GHz using WDM demultiplexer</w:t>
+                <w:t xml:space="preserve">Investigation on the Phase Noise and EVM of Digitally Modulated Millimeter Wave Signal in WDM Optical Heterodyning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (6), pp.876-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2012.2183340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954363v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of 60 GHz Radio over Fiber and WDM-PON using Parallel Phase Modulation with a single Mach-Zehnder Modulator</w:t>
               </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3010,51 +3010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation économe en énergie pour les Communications en Lumière Visible dans le cadre de l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Waqar Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,312 +3112,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Sensitivity of a Digital Receiver by Time Synchronous Averaging</w:t>
+                <w:t xml:space="preserve">Synchronization for Coherent Averaging Based Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammadmahdi Asgharzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emil Novakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammadmahdi Asgharzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd URSI GASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. pp.1124</w:t>
+              <w:t xml:space="preserve">2nd URSI AT-RASC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. p. 869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020357v1</w:t>
+                <w:t xml:space="preserve">hal-02020385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization for Coherent Averaging Based Communication Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Receiver Sensitivity Improvement for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammamahdi Asgharzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd URSI AT-RASC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. p. 869</w:t>
+              <w:t xml:space="preserve">AICT 2018 : The Fourteenth Advanced International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020385v1</w:t>
+                <w:t xml:space="preserve">hal-02020326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver Sensitivity Improvement for IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammamahdi Asgharzadeh</w:t>
+                <w:t xml:space="preserve">Enhancement of the Sensitivity of a Digital Receiver by Time Synchronous Averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Novakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Novakov</w:t>
+                <w:t xml:space="preserve">Mohammadmahdi Asgharzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICT 2018 : The Fourteenth Advanced International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">32nd URSI GASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. pp.1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020326v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM for optical wireless systems under severe clipping conditions</w:t>
               </w:r>
@@ -4230,523 +4230,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static approach to optimize RF modulation of vertical-cavity surface-emitting lasers&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Quasi Static Approach to Optimise RF Modulation of Vertical-Cavity Surface-Emitting Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Photonics 2010,</w:t>
+              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604317v1</w:t>
+                <w:t xml:space="preserve">hal-00604311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Static Approach to Optimise RF Modulation of Vertical-Cavity Surface-Emitting Lasers</w:t>
+                <w:t xml:space="preserve">Quasi-static approach to optimize RF modulation of vertical-cavity surface-emitting lasers&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics,</w:t>
+              <w:t xml:space="preserve">IEEE Microwave Photonics 2010,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604311v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Paresys</w:t>
+                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio Ultra Large Bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Bouhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602869v1</w:t>
+                <w:t xml:space="preserve">hal-00399749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel optique faible coût pour déport de point d'accès radio Ultra Large Bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bouhamri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">Low cost bidirectionnal QPSK transmission with optical frequency conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399749v1</w:t>
+                <w:t xml:space="preserve">hal-00602869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités optomicroondes à l'IMEP-LAHC</w:t>
               </w:r>
@@ -4834,472 +4834,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-conversion of IQ modulated sub-carriers with dispersive fibers for 60 GHZ radio- over- fiber networks</w:t>
+                <w:t xml:space="preserve">Technologies for UWB-Over-Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Nasrallah</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147932v1</w:t>
+                <w:t xml:space="preserve">hal-00147929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies for UWB-Over-Fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic Mixing in RF Modulated Optical Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
+              <w:t xml:space="preserve">, 2006, MONTREAL QUEBEC, Canada. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147929v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Mixing in RF Modulated Optical Links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Up-conversion of IQ modulated sub-carriers with dispersive fibers for 60 GHZ radio- over- fiber networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LEOS Laser and Electro-optics Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, MONTREAL QUEBEC, Canada. pp.XX</w:t>
+              <w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XX, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147883v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-Y Fillit, B. Ivira, J. Boussey, R. Fortunier, P. Ancey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th NEFERTITI Workshop "Photonic Signal Processing for Defence Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, ROME, Italy. pp.XX</w:t>
+              <w:t xml:space="preserve">12th ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147193v1</w:t>
+                <w:t xml:space="preserve">hal-00147847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic devices for future optical-UWB technology</w:t>
               </w:r>
@@ -5482,334 +5482,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R-Y Fillit, B. Ivira, J. Boussey, R. Fortunier, P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">11th NEFERTITI Workshop "Photonic Signal Processing for Defence Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ROME, Italy. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147847v1</w:t>
+                <w:t xml:space="preserve">hal-00147193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAs in subcarrier multiplexed optical networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All optical signal processing for conversion of the subcarriers of BPSK and QPSK digital signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Microwaves, Radar and Wireless Communications. MIKON-2002</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URSI 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Maastricht (Netherland), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085189v1</w:t>
+                <w:t xml:space="preserve">hal-04085217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All optical signal processing for conversion of the subcarriers of BPSK and QPSK digital signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOAs in subcarrier multiplexed optical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Udvary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Csornyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Microwaves, Radar and Wireless Communications. MIKON-2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Gdansk, Poland. pp.874-877, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIKON.2002.1017976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085217v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversions of the microwave subcarriers of digital signals in optical links</w:t>
               </w:r>
@@ -6068,51 +6068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B. Constant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammamahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B. Constant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammamahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>