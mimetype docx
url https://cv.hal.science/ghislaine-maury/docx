--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -5184,217 +5184,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
+                <w:t xml:space="preserve">Photonic devices for future optical-UWB technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
+              <w:t xml:space="preserve">12th NEFERTITI Workshop "Cost-effective solutions and future applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, Sweden. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147847v1</w:t>
+                <w:t xml:space="preserve">hal-00147848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic devices for future optical-UWB technology</w:t>
+                <w:t xml:space="preserve">Noise performance of an interferometer integrated on glass-substrate used for optical processing of microwave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th NEFERTITI Workshop "Cost-effective solutions and future applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, Sweden. pp.XX</w:t>
+              <w:t xml:space="preserve">12th ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147848v1</w:t>
+                <w:t xml:space="preserve">hal-00147847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF Power Amplifier Modelled With a Simple Fifth Order Polynomial Extracted From Basic Characterizations</w:t>
               </w:r>
@@ -5577,239 +5577,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All optical signal processing for conversion of the subcarriers of BPSK and QPSK digital signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOAs in subcarrier multiplexed optical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Udvary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Csornyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Microwaves, Radar and Wireless Communications. MIKON-2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Gdansk, Poland. pp.874-877, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIKON.2002.1017976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085217v1</w:t>
+                <w:t xml:space="preserve">hal-04085189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAs in subcarrier multiplexed optical networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All optical signal processing for conversion of the subcarriers of BPSK and QPSK digital signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maury G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Microwaves, Radar and Wireless Communications. MIKON-2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">URSI 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Maastricht (Netherland), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIKON.2002.1017976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04085189v1</w:t>
+                <w:t xml:space="preserve">hal-04085217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversions of the microwave subcarriers of digital signals in optical links</w:t>
               </w:r>
@@ -6068,51 +6068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B. Constant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammamahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04907484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Waqar Azim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3165439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Azim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3102123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.02.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2019.2940260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2874962" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.12.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01742977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cabon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.5.000074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cabon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2183340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhamri Z." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Duchamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury G." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimpf A." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdiane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XL6XL9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B. Constant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.831236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.10801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2003.817694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04086670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569645" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Novakov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammamahdi Asgharzadeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01743021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTUWO.2016.7821884" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01753148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550416" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouhamri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dobremez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Duchamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cherkawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Udvary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Csornyei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2002.1017976" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04085200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2001.969167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>