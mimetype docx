--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2187,51 +2187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C8F51C4"/>
+    <w:nsid w:val="8109920C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>