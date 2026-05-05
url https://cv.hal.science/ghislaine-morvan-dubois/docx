--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -471,269 +471,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in chromatin state reveal ARNT2 at a node of a tumorigenic transcription factor signature driving glioblastoma cell aggressiveness</w:t>
+                <w:t xml:space="preserve">Expression of the inactivating deiodinase, Deiodinase 3, in the pre-metamorphic tadpole retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bogeas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Morvan-Dubois</w:t>
+                <w:t xml:space="preserve">K Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elías El-Habr</w:t>
+                <w:t xml:space="preserve">L Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+                <w:t xml:space="preserve">G. Morvan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Defrance</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Demeneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02368647v1</w:t>
+                <w:t xml:space="preserve">hal-02399559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the inactivating deiodinase, Deiodinase 3, in the pre-metamorphic tadpole retina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in chromatin state reveal ARNT2 at a node of a tumorigenic transcription factor signature driving glioblastoma cell aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bogeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Morvan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Le Blay</w:t>
+                <w:t xml:space="preserve">Elías El-Habr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Préau</w:t>
+                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morvan-Dubois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (2), pp.267-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-017-1783-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399559v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02368647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A driver role for GABA metabolism in controlling stem and proliferative cell state through GHB production in glioma</w:t>
               </w:r>
@@ -758,51 +758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Luiz Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Burel-Vandenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bogeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lipecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -896,51 +896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saint Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morvan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Demeneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1385,51 +1385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Havis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mevel S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morvan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Dl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1622,51 +1622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin development in bony fish with particular emphasis on collagen deposition in the dermis of the zebrafish (Danio rerio).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leguellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morvan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1717,51 +1717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence and embryonic expression of collagen XVIII NC1 domain (endostatin) in the zebrafish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Haftek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morvan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,263 +1855,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensorimotor instability drives a locomotor transition during fish development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logarithmic coding leads to adaptive stabilization in the presence of sensorimotor delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Coraggioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chloé Chaumeton</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Morvan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404793v1</w:t>
+                <w:t xml:space="preserve">hal-05051472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic coding leads to adaptive stabilization in the presence of sensorimotor delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sensorimotor instability drives a locomotor transition during fish development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Coraggioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Morvan-Dubois</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Dichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051472v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2187,51 +2187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8109920C"/>
+    <w:nsid w:val="77B1EC37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2418,51 +2418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-morvan-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1285-9130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068643608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Demarchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Debr&#233;geas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan-Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2510385122/-/DCSupplemental." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca S Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El-Habr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0819-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as El-Habr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1783-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Blay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pr&#233;au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan-Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demeneix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A El-Habr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Luiz Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burel-Vandenbos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1659-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Preau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Blay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Demeneix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.11.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Altucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ashley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baulcombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Demeneix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Sachs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm152" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Havis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mevel S" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Dl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanlan Ts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Kuiper Gg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Klootwijk W" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Morvan Dubois G" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Destree O" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Darras Vm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Sire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haftek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coraggioso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Dichio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05051472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-morvan-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1285-9130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068643608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Demarchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Debr&#233;geas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan-Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2510385122/-/DCSupplemental." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca S Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El-Habr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0819-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Blay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pr&#233;au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan-Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demeneix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as El-Habr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1783-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A El-Habr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Luiz Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burel-Vandenbos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1659-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Preau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Blay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Demeneix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.11.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Altucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ashley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baulcombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Demeneix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Sachs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm152" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Havis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mevel S" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Dl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanlan Ts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Kuiper Gg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Klootwijk W" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Morvan Dubois G" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Destree O" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=* Darras Vm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Sire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haftek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05051472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coraggioso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Dichio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>