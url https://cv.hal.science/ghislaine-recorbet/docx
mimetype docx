--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -986,337 +986,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t>
+                <w:t xml:space="preserve">Changes in plastid proteome and structure in arbuscular mycorrhizal roots display a nutrient starvation signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guillier</w:t>
+                <w:t xml:space="preserve">Zeina Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Hovasse</w:t>
+                <w:t xml:space="preserve">Katalin Solymosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Poinssot</w:t>
+                <w:t xml:space="preserve">Stefanie Wienkoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159 (1), pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605917v1</w:t>
+                <w:t xml:space="preserve">hal-01606574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plastid proteome and structure in arbuscular mycorrhizal roots display a nutrient starvation signature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Daher</w:t>
+                <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Solymosi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+                <w:t xml:space="preserve">Benoît Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606574v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct purification of detergent-insoluble membranes from &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; root microsomes : comparison between floatation and sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,51 +1432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,51 +2092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of Medicago truncatula root plastids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,278 +2228,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms of cadmium stress alleviation in Medicago truncatula by arbuscular mycorrhizal symbiosis: A root proteomic study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal proteins in the extra-radical phase of arbuscular mycorrhiza: a shotgun proteomic picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gollotte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200800336⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (2), pp.248-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02659.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665088v1</w:t>
+                <w:t xml:space="preserve">hal-02666325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal proteins in the extra-radical phase of arbuscular mycorrhiza: a shotgun proteomic picture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the mechanisms of cadmium stress alleviation in Medicago truncatula by arbuscular mycorrhizal symbiosis: A root proteomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref A. Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Gollotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 181 (2), pp.248-260. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.420-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02659.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666325v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic characterisation of subclover seed storage proteins during germination</w:t>
               </w:r>
@@ -2625,485 +2625,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in DMI3 and SUNN Modify the Appressorium-Responsive Root Proteome in Arbuscular Mycorrhiza</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Declerck, D.G. Strullu and J.A. Fortin (eds) (2005) In Vitro culture of mycorrhizas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0988⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.225-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-006-0034-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744674v1</w:t>
+                <w:t xml:space="preserve">hal-03744667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Declerck, D.G. Strullu and J.A. Fortin (eds) (2005) In Vitro culture of mycorrhizas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in DMI3 and SUNN Modify the Appressorium-Responsive Root Proteome in Arbuscular Mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (3), pp.225-226. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (9), pp.988-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-006-0034-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744667v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant proteome analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomics as a way to identify extra-radicular fungal proteins from Glomus intraradices - RiT-DNA carrot root mycorrhizas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Canovas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+                <w:t xml:space="preserve">G. Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jorrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H.P. Mock</w:t>
+                <w:t xml:space="preserve">M. St-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.285-298</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48, pp.401-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680460v1</w:t>
+                <w:t xml:space="preserve">hal-02671977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics as a way to identify extra-radicular fungal proteins from Glomus intraradices - RiT-DNA carrot root mycorrhizas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bestel-Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+                <w:t xml:space="preserve">J. Jorrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. St-Arnaud</w:t>
+                <w:t xml:space="preserve">H.P. Mock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 48, pp.401-411</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671977v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanted : pathogenesis-related marker molecules for Fusarium oxysporum</w:t>
               </w:r>
@@ -3590,77 +3590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential accumulation of beta-1,3-glucanase and chitinase isoforms in tomato roots in response to colonization by either pathogenic or non-pathogenic strains of Fusarium oxysporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3964,247 +3964,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival in soil of genetically engineered Escherichia coli as relate to inoculum density, predation and competition</w:t>
+                <w:t xml:space="preserve">Tn5 to assess soil fate of genetically marked bacteria: screening for aminoglycoside-resistance advantage and labelling specifity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Steing</w:t>
+                <w:t xml:space="preserve">A. Givaudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Faurie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 101, pp.251-260</w:t>
+              <w:t xml:space="preserve">, 1992, 86, pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711467v1</w:t>
+                <w:t xml:space="preserve">hal-02713603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tn5 to assess soil fate of genetically marked bacteria: screening for aminoglycoside-resistance advantage and labelling specifity</w:t>
+                <w:t xml:space="preserve">Survival in soil of genetically engineered Escherichia coli as relate to inoculum density, predation and competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bally</w:t>
+                <w:t xml:space="preserve">C. Steing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Normand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 86, pp.187-194</w:t>
+              <w:t xml:space="preserve">, 1992, 101, pp.251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713603v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4216,51 +4216,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéome membranaire en réponse à la symbiose mycorhizienne à arbuscules par GeLC-MS/MS</w:t>
+                <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS to identify arbuscular mycorrhiza related membrane proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renaut</w:t>
@@ -4295,97 +4295,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Francophones Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Régional de Bourgogne. FRA., Sep 2012, Dijon, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750064v1</w:t>
+                <w:t xml:space="preserve">hal-02744745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS to identify arbuscular mycorrhiza related membrane proteins</w:t>
+                <w:t xml:space="preserve">Protéome membranaire en réponse à la symbiose mycorhizienne à arbuscules par GeLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renaut</w:t>
@@ -4420,73 +4420,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Régional de Bourgogne. FRA., Sep 2012, Dijon, France. 13 p</w:t>
+              <w:t xml:space="preserve">3. Journées Francophones Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744745v1</w:t>
+                <w:t xml:space="preserve">hal-02750064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS and iTRAQ-OFFGEL-LC-MS/MS to identify arbuscular mycorrhiza-related membrane proteins.</w:t>
               </w:r>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular proteomics sheds light on root plastid involvement in Medicago truncatula arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,316 +4841,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomes of arbuscular mycorrhizal symbiosis : past and present achievements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un repertoire GeLC - MS/MS des proteins extra - radiculaires de Glomus intraradices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomlux 2008 : Proteomics in Plants, Microorganisms and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Réunion Réseau Français Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746917v1</w:t>
+                <w:t xml:space="preserve">hal-03746882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un repertoire GeLC - MS/MS des proteins extra - radiculaires de Glomus intraradices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomes of arbuscular mycorrhizal symbiosis : past and present achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Réseau Français Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Proteomlux 2008 : Proteomics in Plants, Microorganisms and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746882v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal protein accumulation in the extra - radical phase of arbuscular mycorrhiza: a shotgun proteomic picture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5417,51 +5417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis N. Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5529,51 +5529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein profiling analyses in arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6150,51 +6150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7217,51 +7217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Medicago truncatula root plasma membrane enriched fraction as a prerequisite for label free quantitative analysis of plasmalemma protein changes upon arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,51 +7381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Cost meeting FA0603. “Plant Proteomics in Europe: where do we stand and where are we heading to?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
@@ -7454,51 +7454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhization-induced changes in the root plastid proteome of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,51 +7618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7704,51 +7704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of the membrane proteome of Medicago truncatula roots upon colonization by the arbuscular mycorrhizal fungus Glomus irregulare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,51 +7842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'étude quantitative et fonctionnelle des protéomes membranaires des racines mis en jeu au cours de la symbiose mycorhizienne à arbuscules de Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7948,307 +7948,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the arbuscular mycorrhizal symbiosis from axenic system to soilborne interactions by proteomics: which challenges to face?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+                <w:t xml:space="preserve">Cadmium stress alleviation by arbuscular mycorrhizal symbiosis: proteomic studies of the mechanisms involved in shoots of M. truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Offre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Smiti-Aschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMAP (Spectrométrie de masse et analyse protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746880v1</w:t>
+                <w:t xml:space="preserve">hal-03746881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium stress alleviation by arbuscular mycorrhizal symbiosis: proteomic studies of the mechanisms involved in shoots of M. truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achref Aloui</w:t>
+                <w:t xml:space="preserve">Studying the arbuscular mycorrhizal symbiosis from axenic system to soilborne interactions by proteomics: which challenges to face?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samira Smiti-Aschi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMAP (Spectrométrie de masse et analyse protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746881v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and subcellular studies of the arbuscular mycorrhizal symbiosis in M. truncatula: a proteomic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,260 +8323,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets protecteurs de la symbiose mycorhizienne à arbuscule vis - à - vis du cadmium: identification des protéines potentiellement impliquées et quantification de deux transcrits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un répertoire GeLC - MS/MS des protéines extra - radiculaires de Glomus intraradices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gollotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Francophones Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746891v1</w:t>
+                <w:t xml:space="preserve">hal-03746895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un répertoire GeLC - MS/MS des protéines extra - radiculaires de Glomus intraradices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets protecteurs de la symbiose mycorhizienne à arbuscule vis - à - vis du cadmium: identification des protéines potentiellement impliquées et quantification de deux transcrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Smiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Gollotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Francophones Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746895v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane proteomics of arbuscular mycorrhiza</w:t>
               </w:r>
@@ -8726,51 +8726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8802,269 +8802,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype characterization of Fo47 mutants affected in their biocontrol activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des interactions plante-Fusarium oxysporum pathogènes et non pathogènes par analyse protéique différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ganée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Rhizosphère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t>
+              <w:t xml:space="preserve">5ème Congrès de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825776v1</w:t>
+                <w:t xml:space="preserve">hal-03747297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des interactions plante-Fusarium oxysporum pathogènes et non pathogènes par analyse protéique différentielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotype characterization of Fo47 mutants affected in their biocontrol activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Olivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
+              <w:t xml:space="preserve">3. Colloque Rhizosphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747297v1</w:t>
+                <w:t xml:space="preserve">hal-02825776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of strains impaired in their antagonist activity after transposition of the Fot1 element in Fusarium oxysporum</w:t>
               </w:r>
@@ -9335,51 +9335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9620,51 +9620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9754,51 +9754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kudla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Barcelona, Spain</w:t>
@@ -10071,51 +10071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organelle protein changes in arbuscular mycorrhizal &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; roots as deciphered by subcellular proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10169,317 +10169,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of common mycorrhizal networks in microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of arbuscular mycorrhizal communities in roots of vineyard plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in rhizosphere biology research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 279 p., 2019, 978-981-13-5766-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_15⟩</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786823v1</w:t>
+                <w:t xml:space="preserve">hal-02787116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of arbuscular mycorrhizal communities in roots of vineyard plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of common mycorrhizal networks in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in rhizosphere biology research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 279 p., 2019, 978-981-13-5766-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787116v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Genome of glomeromycotan fungi</w:t>
               </w:r>
@@ -11474,51 +11474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la définition d’un programme symbiotique régissant les interactions mycorhiziennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11706,190 +11706,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de la session The future landscape of arbuscular mycorrhiza research. COST Action 8.38 Dijon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse protéomique de l'impact de boues de stations d'épuration sur deux symbioses d'intérêt majeur en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[University works] INRA; COST European Cooperation in Science and Technology. 2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Programme ADEME/INRA selon convention 0375C0105, INRA; ADEME. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748952v1</w:t>
+                <w:t xml:space="preserve">hal-03748940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique de l'impact de boues de stations d'épuration sur deux symbioses d'intérêt majeur en agriculture</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport de la session The future landscape of arbuscular mycorrhiza research. COST Action 8.38 Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] INRA; COST European Cooperation in Science and Technology. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dumas-Gaudot</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03748940v1</w:t>
+                <w:t xml:space="preserve">hal-03748952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11965,51 +11965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D88DAD9D"/>
+    <w:nsid w:val="400DDE0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12196,51 +12196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-recorbet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4668-4201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181770210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1206047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00647-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cusant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Krajinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0789-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Solymosi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wienkoop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0255-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12287" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02659.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D49ZMBH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0034-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Canovas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Mock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Duijff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Loper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabouvette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faurie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givaudant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gan&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Duijff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ponsonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Antonelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faurie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746881v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti-Aschi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce E. Loper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steinberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wellington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kudla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0603-2_17" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72617-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785152v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748940v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-recorbet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4668-4201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181770210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1206047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00647-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cusant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Krajinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0789-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Solymosi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wienkoop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0255-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12287" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02659.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D49ZMBH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0034-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0988" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Canovas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Mock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Duijff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Loper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabouvette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givaudant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faurie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gan&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Duijff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ponsonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Antonelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faurie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti-Aschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce E. Loper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steinberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wellington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kudla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0603-2_17" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786823v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72617-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785152v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>