--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -986,337 +986,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plastid proteome and structure in arbuscular mycorrhizal roots display a nutrient starvation signature</w:t>
+                <w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Daher</w:t>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606574v1</w:t>
+                <w:t xml:space="preserve">hal-01605917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in plastid proteome and structure in arbuscular mycorrhizal roots display a nutrient starvation signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
+                <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Poinssot</w:t>
+                <w:t xml:space="preserve">Katalin Solymosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wienkoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159 (1), pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01605917v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct purification of detergent-insoluble membranes from &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; root microsomes : comparison between floatation and sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1432,51 +1432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,51 +2092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of Medicago truncatula root plastids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,278 +2228,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal proteins in the extra-radical phase of arbuscular mycorrhiza: a shotgun proteomic picture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the mechanisms of cadmium stress alleviation in Medicago truncatula by arbuscular mycorrhizal symbiosis: A root proteomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref A. Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Gollotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02659.x⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.420-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666325v1</w:t>
+                <w:t xml:space="preserve">hal-02665088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms of cadmium stress alleviation in Medicago truncatula by arbuscular mycorrhizal symbiosis: A root proteomic study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal proteins in the extra-radical phase of arbuscular mycorrhiza: a shotgun proteomic picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gollotte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (2), pp.420-433. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (2), pp.248-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200800336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02659.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665088v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic characterisation of subclover seed storage proteins during germination</w:t>
               </w:r>
@@ -2625,485 +2625,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Declerck, D.G. Strullu and J.A. Fortin (eds) (2005) In Vitro culture of mycorrhizas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in DMI3 and SUNN Modify the Appressorium-Responsive Root Proteome in Arbuscular Mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-006-0034-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (9), pp.988-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744667v1</w:t>
+                <w:t xml:space="preserve">hal-03744674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in DMI3 and SUNN Modify the Appressorium-Responsive Root Proteome in Arbuscular Mycorrhiza</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Declerck, D.G. Strullu and J.A. Fortin (eds) (2005) In Vitro culture of mycorrhizas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (9), pp.988-997. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.225-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-006-0034-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744674v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics as a way to identify extra-radicular fungal proteins from Glomus intraradices - RiT-DNA carrot root mycorrhizas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. St-Arnaud</w:t>
+                <w:t xml:space="preserve">J. Jorrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Mock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 48, pp.401-411</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671977v1</w:t>
+                <w:t xml:space="preserve">hal-02680460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant proteome analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomics as a way to identify extra-radicular fungal proteins from Glomus intraradices - RiT-DNA carrot root mycorrhizas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bestel-Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.P. Mock</w:t>
+                <w:t xml:space="preserve">M. St-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.285-298</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48, pp.401-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680460v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanted : pathogenesis-related marker molecules for Fusarium oxysporum</w:t>
               </w:r>
@@ -3590,77 +3590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential accumulation of beta-1,3-glucanase and chitinase isoforms in tomato roots in response to colonization by either pathogenic or non-pathogenic strains of Fusarium oxysporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4216,51 +4216,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS to identify arbuscular mycorrhiza related membrane proteins</w:t>
+                <w:t xml:space="preserve">Protéome membranaire en réponse à la symbiose mycorhizienne à arbuscules par GeLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renaut</w:t>
@@ -4295,97 +4295,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Régional de Bourgogne. FRA., Sep 2012, Dijon, France. 13 p</w:t>
+              <w:t xml:space="preserve">3. Journées Francophones Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744745v1</w:t>
+                <w:t xml:space="preserve">hal-02750064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéome membranaire en réponse à la symbiose mycorhizienne à arbuscules par GeLC-MS/MS</w:t>
+                <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS to identify arbuscular mycorrhiza related membrane proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renaut</w:t>
@@ -4420,73 +4420,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Francophones Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Régional de Bourgogne. FRA., Sep 2012, Dijon, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750064v1</w:t>
+                <w:t xml:space="preserve">hal-02744745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS and iTRAQ-OFFGEL-LC-MS/MS to identify arbuscular mycorrhiza-related membrane proteins.</w:t>
               </w:r>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular proteomics sheds light on root plastid involvement in Medicago truncatula arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,316 +4841,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un repertoire GeLC - MS/MS des proteins extra - radiculaires de Glomus intraradices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomes of arbuscular mycorrhizal symbiosis : past and present achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Réseau Français Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Proteomlux 2008 : Proteomics in Plants, Microorganisms and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746882v1</w:t>
+                <w:t xml:space="preserve">hal-03746917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomes of arbuscular mycorrhizal symbiosis : past and present achievements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un repertoire GeLC - MS/MS des proteins extra - radiculaires de Glomus intraradices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomlux 2008 : Proteomics in Plants, Microorganisms and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Réunion Réseau Français Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746917v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal protein accumulation in the extra - radical phase of arbuscular mycorrhiza: a shotgun proteomic picture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5417,51 +5417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis N. Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5529,51 +5529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein profiling analyses in arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6150,51 +6150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7217,51 +7217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Medicago truncatula root plasma membrane enriched fraction as a prerequisite for label free quantitative analysis of plasmalemma protein changes upon arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,51 +7381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Cost meeting FA0603. “Plant Proteomics in Europe: where do we stand and where are we heading to?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
@@ -7454,51 +7454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhization-induced changes in the root plastid proteome of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,51 +7618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7704,51 +7704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of the membrane proteome of Medicago truncatula roots upon colonization by the arbuscular mycorrhizal fungus Glomus irregulare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,51 +7842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'étude quantitative et fonctionnelle des protéomes membranaires des racines mis en jeu au cours de la symbiose mycorhizienne à arbuscules de Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,51 +7980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,64 +8118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMAP (Spectrométrie de masse et analyse protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
@@ -8204,51 +8204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and subcellular studies of the arbuscular mycorrhizal symbiosis in M. truncatula: a proteomic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,260 +8323,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un répertoire GeLC - MS/MS des protéines extra - radiculaires de Glomus intraradices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets protecteurs de la symbiose mycorhizienne à arbuscule vis - à - vis du cadmium: identification des protéines potentiellement impliquées et quantification de deux transcrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Smiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Gollotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Francophones Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746895v1</w:t>
+                <w:t xml:space="preserve">hal-03746891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets protecteurs de la symbiose mycorhizienne à arbuscule vis - à - vis du cadmium: identification des protéines potentiellement impliquées et quantification de deux transcrits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un répertoire GeLC - MS/MS des protéines extra - radiculaires de Glomus intraradices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gollotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Francophones Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746891v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane proteomics of arbuscular mycorrhiza</w:t>
               </w:r>
@@ -8726,51 +8726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8860,51 +8860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9335,51 +9335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10071,51 +10071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organelle protein changes in arbuscular mycorrhizal &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; roots as deciphered by subcellular proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10169,317 +10169,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of arbuscular mycorrhizal communities in roots of vineyard plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of common mycorrhizal networks in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in rhizosphere biology research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 279 p., 2019, 978-981-13-5766-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787116v1</w:t>
+                <w:t xml:space="preserve">hal-02786823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of common mycorrhizal networks in microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of arbuscular mycorrhizal communities in roots of vineyard plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in rhizosphere biology research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 279 p., 2019, 978-981-13-5766-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786823v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Genome of glomeromycotan fungi</w:t>
               </w:r>
@@ -11474,51 +11474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la définition d’un programme symbiotique régissant les interactions mycorhiziennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11751,51 +11751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Programme ADEME/INRA selon convention 0375C0105, INRA; ADEME. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11965,51 +11965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="400DDE0F"/>
+    <w:nsid w:val="6B8F8442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12196,51 +12196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-recorbet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4668-4201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181770210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1206047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00647-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cusant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Krajinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0789-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Solymosi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wienkoop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0255-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12287" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02659.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D49ZMBH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0034-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0988" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Canovas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Mock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Duijff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Loper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabouvette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givaudant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faurie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gan&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Duijff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ponsonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Antonelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faurie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti-Aschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce E. Loper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steinberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wellington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kudla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0603-2_17" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786823v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72617-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785152v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-recorbet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4668-4201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181770210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1206047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00647-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cusant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Krajinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0789-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Solymosi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wienkoop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0255-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12287" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02659.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D49ZMBH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0034-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Canovas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Mock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Duijff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Loper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabouvette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givaudant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faurie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gan&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Duijff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ponsonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Antonelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faurie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti-Aschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce E. Loper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steinberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wellington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kudla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0603-2_17" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72617-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785152v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>