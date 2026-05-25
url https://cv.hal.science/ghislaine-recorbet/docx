--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2228,278 +2228,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms of cadmium stress alleviation in Medicago truncatula by arbuscular mycorrhizal symbiosis: A root proteomic study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal proteins in the extra-radical phase of arbuscular mycorrhiza: a shotgun proteomic picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gollotte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200800336⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (2), pp.248-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02659.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665088v1</w:t>
+                <w:t xml:space="preserve">hal-02666325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal proteins in the extra-radical phase of arbuscular mycorrhiza: a shotgun proteomic picture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the mechanisms of cadmium stress alleviation in Medicago truncatula by arbuscular mycorrhizal symbiosis: A root proteomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref A. Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Gollotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 181 (2), pp.248-260. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.420-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02659.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666325v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic characterisation of subclover seed storage proteins during germination</w:t>
               </w:r>
@@ -2625,485 +2625,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in DMI3 and SUNN Modify the Appressorium-Responsive Root Proteome in Arbuscular Mycorrhiza</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Declerck, D.G. Strullu and J.A. Fortin (eds) (2005) In Vitro culture of mycorrhizas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0988⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (3), pp.225-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-006-0034-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744674v1</w:t>
+                <w:t xml:space="preserve">hal-03744667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Declerck, D.G. Strullu and J.A. Fortin (eds) (2005) In Vitro culture of mycorrhizas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in DMI3 and SUNN Modify the Appressorium-Responsive Root Proteome in Arbuscular Mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (3), pp.225-226. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (9), pp.988-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-006-0034-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744667v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant proteome analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomics as a way to identify extra-radicular fungal proteins from Glomus intraradices - RiT-DNA carrot root mycorrhizas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Canovas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+                <w:t xml:space="preserve">G. Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jorrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H.P. Mock</w:t>
+                <w:t xml:space="preserve">M. St-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.285-298</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48, pp.401-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680460v1</w:t>
+                <w:t xml:space="preserve">hal-02671977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics as a way to identify extra-radicular fungal proteins from Glomus intraradices - RiT-DNA carrot root mycorrhizas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bestel-Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+                <w:t xml:space="preserve">J. Jorrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. St-Arnaud</w:t>
+                <w:t xml:space="preserve">H.P. Mock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 48, pp.401-411</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671977v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanted : pathogenesis-related marker molecules for Fusarium oxysporum</w:t>
               </w:r>
@@ -3590,77 +3590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential accumulation of beta-1,3-glucanase and chitinase isoforms in tomato roots in response to colonization by either pathogenic or non-pathogenic strains of Fusarium oxysporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4886,51 +4886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4985,51 +4985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un repertoire GeLC - MS/MS des proteins extra - radiculaires de Glomus intraradices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5080,77 +5080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal protein accumulation in the extra - radical phase of arbuscular mycorrhiza: a shotgun proteomic picture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5529,51 +5529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein profiling analyses in arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6150,51 +6150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7381,51 +7381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Cost meeting FA0603. “Plant Proteomics in Europe: where do we stand and where are we heading to?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8368,51 +8368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Smiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gollotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8467,64 +8467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un répertoire GeLC - MS/MS des protéines extra - radiculaires de Glomus intraradices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8726,51 +8726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8802,269 +8802,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des interactions plante-Fusarium oxysporum pathogènes et non pathogènes par analyse protéique différentielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotype characterization of Fo47 mutants affected in their biocontrol activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Olivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
+              <w:t xml:space="preserve">3. Colloque Rhizosphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747297v1</w:t>
+                <w:t xml:space="preserve">hal-02825776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype characterization of Fo47 mutants affected in their biocontrol activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des interactions plante-Fusarium oxysporum pathogènes et non pathogènes par analyse protéique différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ganée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Rhizosphère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t>
+              <w:t xml:space="preserve">5ème Congrès de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825776v1</w:t>
+                <w:t xml:space="preserve">hal-03747297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of strains impaired in their antagonist activity after transposition of the Fot1 element in Fusarium oxysporum</w:t>
               </w:r>
@@ -9335,51 +9335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alabouvette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11474,51 +11474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la définition d’un programme symbiotique régissant les interactions mycorhiziennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11706,190 +11706,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique de l'impact de boues de stations d'épuration sur deux symbioses d'intérêt majeur en agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport de la session The future landscape of arbuscular mycorrhiza research. COST Action 8.38 Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Programme ADEME/INRA selon convention 0375C0105, INRA; ADEME. 2005</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] INRA; COST European Cooperation in Science and Technology. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748940v1</w:t>
+                <w:t xml:space="preserve">hal-03748952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de la session The future landscape of arbuscular mycorrhiza research. COST Action 8.38 Dijon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse protéomique de l'impact de boues de stations d'épuration sur deux symbioses d'intérêt majeur en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[University works] INRA; COST European Cooperation in Science and Technology. 2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Programme ADEME/INRA selon convention 0375C0105, INRA; ADEME. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748952v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11965,51 +11965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B8F8442"/>
+    <w:nsid w:val="DD7F7931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12196,51 +12196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-recorbet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4668-4201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181770210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1206047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00647-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cusant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Krajinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0789-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Solymosi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wienkoop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0255-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12287" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02659.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D49ZMBH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0988" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0034-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Canovas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Mock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Duijff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Loper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabouvette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givaudant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faurie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gan&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Duijff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ponsonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Antonelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faurie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti-Aschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce E. Loper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steinberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wellington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kudla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0603-2_17" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72617-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785152v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-recorbet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4668-4201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181770210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1206047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00647-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cusant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Krajinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0789-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Solymosi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wienkoop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0255-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12287" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02659.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D49ZMBH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0034-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0988" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Canovas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Mock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Duijff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Loper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alabouvette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jocteur-Monrozier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Givaudant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faurie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gan&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Duijff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ponsonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Antonelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faurie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746881v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti-Aschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Smiti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.H.M. Bakker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce E. Loper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steinberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wellington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kudla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0603-2_17" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch139" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786823v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-3-642-30825-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816011v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72617-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bahammou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785152v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748940v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>