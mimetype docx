--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -450,282 +450,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for 40–41 km of dextral slip on the southern Death Valley fault: Implications for the Eastern California shear zone and extensional tectonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry L Pavlis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Chabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/g48528.1⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233678v1</w:t>
+                <w:t xml:space="preserve">hal-03324249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for 40–41 km of dextral slip on the southern Death Valley fault: Implications for the Eastern California shear zone and extensional tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezki Chabani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terry L Pavlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Trullenque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.325. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (7), pp.767-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/g48528.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324249v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Characterization of Fracture Patterns: A Case Study of the Noble Hills Range (Death Valley, CA, USA), Application to Geothermal Reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -945,77 +945,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 2: The Influence of Fracturing on Granite Alteration Processes and Fluid Circulation at Low to Moderate Regional Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1066,51 +1066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture Spacing Variability and the Distribution of Fracture Patterns in Granitic Geothermal Reservoir: A Case Study in the Noble Hills Range (Death Valley, CA, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,51 +1447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of very low-grade metamorphic methods to decipher basin evolution: Case study from the Markstein basin (Southern Vosges, NE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,51 +1581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-grade metamorphism in the para-autochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,64 +1760,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron back-scattering diffraction (EBSD) measurements of antigorite lattice-preferred orientations (LPO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. van de Moortele</w:t>
+                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bezacier</w:t>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1841,100 +1841,100 @@
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03398.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108657v1</w:t>
+                <w:t xml:space="preserve">insu-00681393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron back-scattering diffraction (EBSD) measurements of antigorite lattice-preferred orientations (LPO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
+                <w:t xml:space="preserve">B. van de Moortele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+                <w:t xml:space="preserve">L. Bezacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1958,51 +1958,51 @@
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03398.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00681393v1</w:t>
+                <w:t xml:space="preserve">hal-02108657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of continental subduction on forearc basin and accretionary wedge deformation in SE Taiwan: Insights from analogue modeling</w:t>
               </w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3488,51 +3488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850735v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dalmais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090341" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry L Pavlis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g48528.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11070280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mouchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Bosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11070271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11120520" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Raos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perica Ilak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajsl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena Bilic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12091597" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Kempe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sergeev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Presnyakov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2739" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166832v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Doublier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166831v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0102-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Moortele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezacier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03398.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDVX90G4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nasdala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kronz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grambole" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Muhl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sass" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Newson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bossennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S &#352;adek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H P de Bresser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Trullenque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Drury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04166899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00769805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850735v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Dalmais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090341" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry L Pavlis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g48528.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11070280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mouchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Bosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11070271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11120520" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Raos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perica Ilak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajsl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tena Bilic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12091597" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Kempe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sergeev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Presnyakov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2018/0030-2739" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166832v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Doublier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166831v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0102-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03398.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Moortele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezacier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDVX90G4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nasdala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kronz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grambole" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Muhl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sass" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Newson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bossennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S &#352;adek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H P de Bresser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Trullenque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Drury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04166899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00769805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>