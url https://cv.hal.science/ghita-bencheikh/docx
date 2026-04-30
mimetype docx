--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghita BENCHEIKH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur au Lineact-CESI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ghita-bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3256-1796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheuse au laboratoire Lineact de CESI école d'ingénieurs au campus de Pau, avec une spécialisation en génie industriel et informatique, en recherche opérationnelle et aide à la décision appliquée au domaine industriel.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic and Reinforcement Learning Techniques for Solving the Vehicle Routing Problem: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traffic and Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Predictive Maintenance and Production Scheduling Methodologies with PRISMA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2024.24.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for joint scheduling of production and predictive maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.546-560. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2022.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flood decrease strategy based on flow network coupled with a hydraulic simulation software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.3171-3176. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System for Solving the Vehicle Routing Problem: A Hybrid Metaheuristic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Congress on Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative &amp; Bi-directional Communication in Multi-Agent Metaheuristic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the flow of connected distribution logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Kihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrackech, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de systèmes multi-agents pour l’optimisation de la chaîne logistique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Kihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ÈME CONGRÈS DE LA ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Capacitated Vehicle Routing Problem using the power of Machine Learning: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrackech, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous scheduling of production and maintenance in a flexible job-shop workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job-shop problem with predictive maintenance planning using genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Scheduling of Production and Maintenance in a Flexible Job-Shop Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics Operations Management (GOL'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco. pp.283-292, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68634-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Maintenance in the Industrial Sector: A CRISP-DM Approach for Developing Accurate Machine Failure Prediction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Fifth International Conference on Advances in Computational Tools for Engineering Applications (ACTEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Zouk Mosbeh, Lebanon. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA58025.2023.10193983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents pour la planification conjointe des activités de production et de maintenance prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial neural network & machine learning approach for predicting the performance of cutting machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of production and maintenance activities using multi-agents system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Torino, Italy. pp.0, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for joint scheduling based on health assessment of technical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’apport de bassins contrôlés pour la diminution des inondations suite aux crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevating Manufacturing Excellence: A Data-Driven Approach to Optimize Overall Equipment Effectiveness (OEE) for a Single Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Systems for Sustainable Development (AI2SD'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 930, Springer Nature Switzerland; Springer Nature Switzerland, pp.332-343, 2024, Lecture Notes in Networks and Systems, 978-3-031-54318-0. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54318-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghita BENCHEIKH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur au Lineact-CESI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ghita-bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3256-1796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheuse au laboratoire Lineact de CESI école d'ingénieurs au campus de Pau, avec une spécialisation en génie industriel et informatique, en recherche opérationnelle et aide à la décision appliquée au domaine industriel.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic and Reinforcement Learning Techniques for Solving the Vehicle Routing Problem: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traffic and Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Predictive Maintenance and Production Scheduling Methodologies with PRISMA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2024.24.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for joint scheduling of production and predictive maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.546-560. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2022.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flood decrease strategy based on flow network coupled with a hydraulic simulation software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.3171-3176. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative &amp; Bi-directional Communication in Multi-Agent Metaheuristic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System for Solving the Vehicle Routing Problem: A Hybrid Metaheuristic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Congress on Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Capacitated Vehicle Routing Problem using the power of Machine Learning: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrackech, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de systèmes multi-agents pour l’optimisation de la chaîne logistique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Kihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ÈME CONGRÈS DE LA ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the flow of connected distribution logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Kihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrackech, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous scheduling of production and maintenance in a flexible job-shop workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job-shop problem with predictive maintenance planning using genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Scheduling of Production and Maintenance in a Flexible Job-Shop Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics Operations Management (GOL'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco. pp.283-292, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68634-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Maintenance in the Industrial Sector: A CRISP-DM Approach for Developing Accurate Machine Failure Prediction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Fifth International Conference on Advances in Computational Tools for Engineering Applications (ACTEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Zouk Mosbeh, Lebanon. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA58025.2023.10193983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial neural network & machine learning approach for predicting the performance of cutting machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents pour la planification conjointe des activités de production et de maintenance prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for joint scheduling based on health assessment of technical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of production and maintenance activities using multi-agents system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Torino, Italy. pp.0, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’apport de bassins contrôlés pour la diminution des inondations suite aux crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevating Manufacturing Excellence: A Data-Driven Approach to Optimize Overall Equipment Effectiveness (OEE) for a Single Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Systems for Sustainable Development (AI2SD'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 930, Springer Nature Switzerland; Springer Nature Switzerland, pp.332-343, 2024, Lecture Notes in Networks and Systems, 978-3-031-54318-0. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54318-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAF3BB10"/>
+    <w:nsid w:val="C10F5566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghita-bencheikh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3256-1796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Jaouhari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bencheikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Maataoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2024.24.1.25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letouzey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desforges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2022.08.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Kihel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68634-4_26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA58025.2023.10193983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502667" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54318-0_29" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghita-bencheikh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3256-1796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Jaouhari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bencheikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Maataoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2024.24.1.25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letouzey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desforges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2022.08.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Kihel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68634-4_26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA58025.2023.10193983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.577" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502667" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54318-0_29" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>