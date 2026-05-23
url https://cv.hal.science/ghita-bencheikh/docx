--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghita BENCHEIKH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur au Lineact-CESI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ghita-bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3256-1796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheuse au laboratoire Lineact de CESI école d'ingénieurs au campus de Pau, avec une spécialisation en génie industriel et informatique, en recherche opérationnelle et aide à la décision appliquée au domaine industriel.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic and Reinforcement Learning Techniques for Solving the Vehicle Routing Problem: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traffic and Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Predictive Maintenance and Production Scheduling Methodologies with PRISMA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2024.24.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for joint scheduling of production and predictive maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.546-560. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2022.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flood decrease strategy based on flow network coupled with a hydraulic simulation software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.3171-3176. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative &amp; Bi-directional Communication in Multi-Agent Metaheuristic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System for Solving the Vehicle Routing Problem: A Hybrid Metaheuristic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Congress on Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Capacitated Vehicle Routing Problem using the power of Machine Learning: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrackech, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de systèmes multi-agents pour l’optimisation de la chaîne logistique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Kihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ÈME CONGRÈS DE LA ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the flow of connected distribution logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Kihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrackech, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous scheduling of production and maintenance in a flexible job-shop workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job-shop problem with predictive maintenance planning using genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Scheduling of Production and Maintenance in a Flexible Job-Shop Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics Operations Management (GOL'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco. pp.283-292, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68634-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Maintenance in the Industrial Sector: A CRISP-DM Approach for Developing Accurate Machine Failure Prediction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Fifth International Conference on Advances in Computational Tools for Engineering Applications (ACTEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Zouk Mosbeh, Lebanon. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA58025.2023.10193983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial neural network & machine learning approach for predicting the performance of cutting machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents pour la planification conjointe des activités de production et de maintenance prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for joint scheduling based on health assessment of technical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of production and maintenance activities using multi-agents system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Torino, Italy. pp.0, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’apport de bassins contrôlés pour la diminution des inondations suite aux crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevating Manufacturing Excellence: A Data-Driven Approach to Optimize Overall Equipment Effectiveness (OEE) for a Single Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Systems for Sustainable Development (AI2SD'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 930, Springer Nature Switzerland; Springer Nature Switzerland, pp.332-343, 2024, Lecture Notes in Networks and Systems, 978-3-031-54318-0. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54318-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghita BENCHEIKH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur au Lineact-CESI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ghita-bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3256-1796</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=UrfhcJgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheuse au laboratoire Lineact de CESI école d'ingénieurs au campus de Pau, avec une spécialisation en génie industriel et informatique, en recherche opérationnelle et aide à la décision appliquée au domaine industriel.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic and Reinforcement Learning Techniques for Solving the Vehicle Routing Problem: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traffic and Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Predictive Maintenance and Production Scheduling Methodologies with PRISMA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2024.24.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for joint scheduling of production and predictive maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.546-560. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2022.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flood decrease strategy based on flow network coupled with a hydraulic simulation software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.3171-3176. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative &amp; Bi-directional Communication in Multi-Agent Metaheuristic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System for Solving the Vehicle Routing Problem: A Hybrid Metaheuristic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Congress on Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marrakesh, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Capacitated Vehicle Routing Problem using the power of Machine Learning: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrackech, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de systèmes multi-agents pour l’optimisation de la chaîne logistique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Kihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ÈME CONGRÈS DE LA ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the flow of connected distribution logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra El Kihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrackech, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous scheduling of production and maintenance in a flexible job-shop workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job-shop problem with predictive maintenance planning using genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 7 TH INTERNATIONAL CONFERENCE ON LOGISTICS OPERATIONS MANAGEMENT: SMART SUSTAINABLE AND GREEN LOGISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Scheduling of Production and Maintenance in a Flexible Job-Shop Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics Operations Management (GOL'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakesh, Morocco. pp.283-292, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68634-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Maintenance in the Industrial Sector: A CRISP-DM Approach for Developing Accurate Machine Failure Prediction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Fifth International Conference on Advances in Computational Tools for Engineering Applications (ACTEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Zouk Mosbeh, Lebanon. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA58025.2023.10193983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial neural network & machine learning approach for predicting the performance of cutting machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agents pour la planification conjointe des activités de production et de maintenance prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of production and maintenance activities using multi-agents system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Torino, Italy. pp.0, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for joint scheduling based on health assessment of technical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’apport de bassins contrôlés pour la diminution des inondations suite aux crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevating Manufacturing Excellence: A Data-Driven Approach to Optimize Overall Equipment Effectiveness (OEE) for a Single Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Maataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bencheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Systems for Sustainable Development (AI2SD'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 930, Springer Nature Switzerland; Springer Nature Switzerland, pp.332-343, 2024, Lecture Notes in Networks and Systems, 978-3-031-54318-0. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54318-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C10F5566"/>
+    <w:nsid w:val="B66B6A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghita-bencheikh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3256-1796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Jaouhari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bencheikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Maataoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2024.24.1.25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letouzey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desforges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2022.08.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Kihel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68634-4_26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA58025.2023.10193983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.577" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502667" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54318-0_29" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghita-bencheikh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3256-1796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UrfhcJgAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Jaouhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Bencheikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Maataoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2024.24.1.25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letouzey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desforges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2022.08.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Kihel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68634-4_26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA58025.2023.10193983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502667" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54318-0_29" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>