--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -106,905 +106,905 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does nature in the city make us happy? The role of affect and connectedness to nature</w:t>
+                <w:t xml:space="preserve">Factors for adherence to a physical activity promotion program in the workplace: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Hefti</w:t>
+                <w:t xml:space="preserve">Quentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Malloggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/21711976241308423⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-22775-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967884v1</w:t>
+                <w:t xml:space="preserve">hal-05393442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors for adherence to a physical activity promotion program in the workplace: a systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communicating the risk of erosion: the effects of map-based communication on risk perception and affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Moret</w:t>
+                <w:t xml:space="preserve">Aude Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frantz Rowe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-22775-4⟩</w:t>
+              <w:t xml:space="preserve">Climate Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.100738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crm.2025.100738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393442v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating the risk of erosion: the effects of map-based communication on risk perception and affect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Behavioral and Physiological Stress Reactions During Exposure to a Tsunami in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Juigner</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Eulalie Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arsandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crm.2025.100738⟩</w:t>
+              <w:t xml:space="preserve">Simulation and Gaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10468781251353674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222791v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and Physiological Stress Reactions During Exposure to a Tsunami in Virtual Reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How does nature in the city make us happy? The role of affect and connectedness to nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hefti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Gaming</w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10468781251353674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/21711976241308423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153717v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail des ouvrières de la confection</w:t>
+                <w:t xml:space="preserve">Relationship between Empowering Leadership and Stress in a French University Hospital: A Cross-Sectional Study Combining the Measurement of Perceived Stress and Salivary Cortisol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martini</w:t>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Proquez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2023.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.8839893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/8839893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793852v1</w:t>
+                <w:t xml:space="preserve">hal-04486800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Empowering Leadership and Stress in a French University Hospital: A Cross-Sectional Study Combining the Measurement of Perceived Stress and Salivary Cortisol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining green space characteristics for social cohesion and mental health outcomes: A sensitivity analysis in four European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Moret</w:t>
+                <w:t xml:space="preserve">Marcel Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Gauvin</w:t>
+                <w:t xml:space="preserve">Mariëlle A Beenackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Caillet</w:t>
+                <w:t xml:space="preserve">Philippe Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Tasheva Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/8839893⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.128230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486800v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining green space characteristics for social cohesion and mental health outcomes: A sensitivity analysis in four European cities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de vie au travail des ouvrières de la confection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariëlle A Beenackers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">A. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bodénan</w:t>
+                <w:t xml:space="preserve">G. Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Tasheva Petrova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-J. Proquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93, pp.128230. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.57-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2023.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586788v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allotment gardens: Psychosocial benefits and conflictual community aspects</w:t>
               </w:r>
@@ -1029,51 +1029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (3), pp.664-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1107,77 +1107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1254,64 +1254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Environmental attitudes in context: conceptualisations, measurements and related factors of environmental attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1397,51 +1397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
@@ -1473,1091 +1473,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of empowering leadership on emotional exhaustion: A controlled interventional study in a large French university hospital complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.13829⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818542v1</w:t>
+                <w:t xml:space="preserve">hal-03981250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Integration and Empirical Validation of a Unified Taxonomy: Quantitative Data Analysis for Virtual Learning Environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.814592⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079405v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Lemée</w:t>
+                <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecopsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/eco.2021.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03981250v1</w:t>
+                <w:t xml:space="preserve">hal-04079399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual Integration and Empirical Validation of a Unified Taxonomy: Quantitative Data Analysis for Virtual Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boudoukha</w:t>
+                <w:t xml:space="preserve">Melanie Moreno-Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Galharret</w:t>
+                <w:t xml:space="preserve">Blanca Fraijo-Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bret</w:t>
+                <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sapin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.167-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.814592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+                <w:t xml:space="preserve">Impact of empowering leadership on emotional exhaustion: A controlled interventional study in a large French university hospital complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecopsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.190-199. </w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.4234-4250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/eco.2021.0058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jonm.13829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079399v1</w:t>
+                <w:t xml:space="preserve">hal-03818542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception and trust management in inhabitants exposed to coastal flooding: The case of Cartagena, Colombia</w:t>
+                <w:t xml:space="preserve">How do we adapt when we are faced with the effects of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mary Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sharol Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60, pp.102261. </w:t>
+              <w:t xml:space="preserve">, 2021, 65 (24), pp.102586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545396v1</w:t>
+                <w:t xml:space="preserve">hal-03545369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we adapt when we are faced with the effects of climate change?</w:t>
+                <w:t xml:space="preserve">Psychosocial and Organizational Processes and Determinants of Health Care Workers’ (HCW) Health at Work in French Public EHPAD (Assisted Living Residences): A Qualitative Approach Using Grounded Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">Anne Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharol Cortes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Ollierou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102586⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (14), pp.7286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18147286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545369v1</w:t>
+                <w:t xml:space="preserve">hal-03325277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial and Organizational Processes and Determinants of Health Care Workers’ (HCW) Health at Work in French Public EHPAD (Assisted Living Residences): A Qualitative Approach Using Grounded Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk perception and trust management in inhabitants exposed to coastal flooding: The case of Cartagena, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ollierou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Gauvin</w:t>
+                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (14), pp.7286. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.102261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18147286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325277v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinant factors of protective behaviors regarding erosion and coastal flooding risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Mambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barbaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61, pp.102378. </w:t>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CES Psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (2), pp.71-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2777,77 +2777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of risk experience and personal exposure on coastal flooding and coastal erosion risk perception and coping strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,77 +2911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Individuals to Adapt to Climate Change: Relations between Coping Strategies and Psychological Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3009,1545 +3009,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective behaviors regarding coastal flooding risk in a context of climate change</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The social representations of climate change: comparison of two territories exposed to the coastal flooding risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mercier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constance Mambet Doue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Climate Change Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accre.2020.12.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJCCSM-11-2019-0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086917v1</w:t>
+                <w:t xml:space="preserve">hal-02562354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Connectedness to nature and its relationship with spirituality, wellbeing and sustainable behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Colin Lemée</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Fraijo-Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ortiz-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562345v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectedness to nature and its relationship with spirituality, wellbeing and sustainable behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ortiz-Valdez</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643662⟩</w:t>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.001391652091625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505464v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social representations of climate change: comparison of two territories exposed to the coastal flooding risk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lutte contre le moustique tigre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La lutte antivectorielle, 15, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562354v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03108540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre le moustique tigre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determinants of coping strategies in two types of natural hazards: Flash floods and costal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Zapa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.101514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03108540v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of coping strategies in two types of natural hazards: Flash floods and costal flooding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Zapa-Perez</w:t>
+                <w:t xml:space="preserve">Exploring Perceptions of the Work Environment among Psychiatric Nursing Staff in France: A Qualitative Study Using Hierarchical Clustering Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+                <w:t xml:space="preserve">Paolo Durando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.101514. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17010142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532451v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Perceptions of the Work Environment among Psychiatric Nursing Staff in France: A Qualitative Study Using Hierarchical Clustering Methods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Durando</w:t>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17010142⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140828v1</w:t>
+                <w:t xml:space="preserve">hal-02970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Protective behaviors regarding coastal flooding risk in a context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (20), pp.8585. </w:t>
+              <w:t xml:space="preserve">Advances in Climate Change Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.310-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12208585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accre.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970796v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the exposure to coastal flood risk by inhabitants of French coasts: The effect of spatial optimism and temporal pessimism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flooding experience and assessment of climate change: implication of psychological distance, risk perception and place attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.05.004⟩</w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.287-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1622347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420647v1</w:t>
+                <w:t xml:space="preserve">hal-03345141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flooding experience and assessment of climate change: implication of psychological distance, risk perception and place attachment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of place identity, self-efficacy and anxiety state on the relationship between coastal flooding risk perception and the willingness to cope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1622347⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345141v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of place identity, self-efficacy and anxiety state on the relationship between coastal flooding risk perception and the willingness to cope</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact at two years of an intervention on empowerment among medical care teams: study protocol of a randomised controlled trial in a large French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00499⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-019-4724-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321898v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02441104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact at two years of an intervention on empowerment among medical care teams: study protocol of a randomised controlled trial in a large French university hospital</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the exposure to coastal flood risk by inhabitants of French coasts: The effect of spatial optimism and temporal pessimism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Lesot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.927. </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.139-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-019-4724-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02441104v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Involvement in greywater reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of environmental &amp; science education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.457-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4572,77 +4572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuals’ perceptions of areas exposed to coastal flooding in four French coastal municipalities: the contribution of sketch mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4676,103 +4676,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial structure of the coastal flooding risk perception and validation of a French coastal flooding risk evaluation scale (CFRES) for non-experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155, pp.68 - 75. </w:t>
@@ -4822,77 +4822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Connectedness to Nature Scale”: Validity and Reliability in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4926,51 +4926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la satisfaction envers l'espace de travail : développement d'une échelle et première validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5030,51 +5030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Sustainable Habitat: What is the Appropriation and Utilisation of Equipment After Energy-Saving Renovations in Social Housing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community &amp; Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (5), pp.409-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5245,51 +5245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived health and quality of life: the effect of exposure to atmospheric pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,51 +5375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic low back pain among French healthcare workers and prognostic factors of return to work (RTW): a non-randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roedlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Occupational Medicine and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.40. </w:t>
@@ -5509,90 +5509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial Structure of the New Ecological Paradigm Scale in Two French Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (6), pp.821-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5665,51 +5665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Indicators Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (3), pp.1603-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5743,51 +5743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of an Environmental Quality of Life Scale: Study of a French Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an environnemental quality of life scale : study of a french sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,64 +5993,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement de groupe, transformation des représentations sociales et modifications comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (5), pp.467-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6097,51 +6097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place-Identity in a School Setting: Effects of the Place Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.344-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6188,64 +6188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens entre les croyances religieuses et spirituelles, la santé et l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Numéro 512 (2), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6279,51 +6279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place evaluation and self‐esteem at school: the mediated effect of place identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6370,90 +6370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification au lieu et aux pairs : quels effets sur la réussite scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6526,351 +6526,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les Forêts Aléatoires pour prédire et expliquer les comportements écologiques : intérêts et limites.</w:t>
+                <w:t xml:space="preserve">Attitudes politiques, colère et action pro-environnementale : Apports d'une enquête longitudinale auprès de jeunes adultes français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques ADRIPS 2025 : De la réflexion méthodologique au traitement des données.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Psychologie Politique – Directions Présentes et Futures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie politique, Sep 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416556v1</w:t>
+                <w:t xml:space="preserve">hal-05416594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes politiques, colère et action pro-environnementale : Apports d'une enquête longitudinale auprès de jeunes adultes français.</w:t>
+                <w:t xml:space="preserve">What drives pro-environmental actions? Insights into eco-emotions and political perceptions amoung young people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Psychologie Politique – Directions Présentes et Futures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie politique, Sep 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium of European Research on Emotion, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416594v1</w:t>
+                <w:t xml:space="preserve">hal-05416578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives pro-environmental actions? Insights into eco-emotions and political perceptions amoung young people.</w:t>
+                <w:t xml:space="preserve">Mobiliser les Forêts Aléatoires pour prédire et expliquer les comportements écologiques : intérêts et limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium of European Research on Emotion, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques ADRIPS 2025 : De la réflexion méthodologique au traitement des données.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416578v1</w:t>
+                <w:t xml:space="preserve">hal-05416556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of Political Actors, Climate Emotions, and Pro-Environmental Behaviors: Thematic and Lexicometric Exploration Among Young Adults in France.</w:t>
               </w:r>
@@ -6895,64 +6895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valisoa Bujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Psychology 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Applied Psychology, Jun 2025, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7003,64 +7003,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7079,320 +7079,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions en médecine du Travail : ressentis et santé des médecins du travail (Projet IRMET)</w:t>
+                <w:t xml:space="preserve">Pratiques et logiques d’action en matière de lutte anti-vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mennétrier</w:t>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+                <w:t xml:space="preserve">Clara Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Doret</w:t>
+                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hefti Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 de la Société de Médecine et de Santé au Travail de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sables D'Olonne, France</w:t>
+              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’écologie humaine, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416516v1</w:t>
+                <w:t xml:space="preserve">hal-04806816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et logiques d’action en matière de lutte anti-vectorielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évolutions en médecine du Travail : ressentis et santé des médecins du travail (Projet IRMET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mennétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hefti Manuel</w:t>
+                <w:t xml:space="preserve">Alizée Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’écologie humaine, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées 2024 de la Société de Médecine et de Santé au Travail de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sables D'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806816v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la planète à l'assiette : l'effet médiateur de la connexion à la nature sur le lien entre attitude et alimentation écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise climatique, crises sociales : Résilience et ruptures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEnv, May 2023, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7469,51 +7469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
@@ -7680,90 +7680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
@@ -7792,77 +7792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal flood risk assessments: spatial and temporal biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LITTORAL 2016 THE CHANGING LITTORAL. ANTICIPATION AND ADAPTATION TO CLIMATE CHANGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7932,77 +7932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la structure factorielle et de l'invariance de mesure de l'« Environmental Quality of Life Scale » dans trois villes européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès international de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8184,77 +8184,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Environmental Psychology and Quality of Life Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2017, International Handbooks of Quality-of-Life, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-31416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8307,264 +8307,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 6.4: Increasing wellbeing and social cohesion through allotment gardens: benefits, obstacles and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
+              <w:t xml:space="preserve">Urban Inclusive and Innovative NatureFundaments and Practices for the Co-creation of Nature-based Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-88-6835-519-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552728v1</w:t>
+                <w:t xml:space="preserve">hal-05416309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6.4: Increasing wellbeing and social cohesion through allotment gardens: benefits, obstacles and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Khocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Inclusive and Innovative NatureFundaments and Practices for the Co-creation of Nature-based Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-88-6835-519-7</w:t>
+              <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416309v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités des quartiers prioritaires : stratégies d'identification des résidents pour faire face à la discrimination résidentielle perçue</w:t>
               </w:r>
@@ -8576,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Derval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Gaimard, M. Gateau, &amp; F. Ribeyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilités et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kaïros, pp.135-149, 2018</w:t>
@@ -8662,51 +8662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographically based discrimination and psychological well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André N'Dobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Environmental Psychology and QOL Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8731,51 +8731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie environnementale et épidémiologie : de la mise en évidence d’objectifs scientifiques communs à leur opérationnalisation dans le champ de la santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8813,51 +8813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique, évaluation des risques et qualité de vie: une approche comparative Nord-Sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8895,51 +8895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques sanitaires et environnementaux : de leur évaluation à la définition d’outils de prévention et de gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les apports des Sciences Humaines et Sociales au Développement Socio-économique, Actes du Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-60, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8977,51 +8977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de l’oral et de l’écrit en contexte scolaire : approche différentielle chez des élèves de primaire et de collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,90 +9117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Sea, no Flood Risk: How Importance Granted to the Sea Influences Flood Risk Perception in the particular case of the Guadeloupe Island, Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquet Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9490,77 +9490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les Pratiques et les Logiques d'Action en matière de Lutte Anti Vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pecaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9777,51 +9777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393442v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malloggi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22775-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Proquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cardinali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle A Beenackers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tasheva Petrova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128230" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodenan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2663" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13829" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Durando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17010142" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.05.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lesot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4724-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0107-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M09MX34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roedlich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-015-0082-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.521.0467" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.512.0149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menn&#233;trier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Doret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416309v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malloggi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22775-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cardinali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle A Beenackers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tasheva Petrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Proquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodenan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2663" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13829" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Durando" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17010142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lesot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4724-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0107-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M09MX34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roedlich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-015-0082-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.521.0467" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.512.0149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menn&#233;trier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Doret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416309v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>