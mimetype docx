--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1473,295 +1473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Lemée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+                <w:t xml:space="preserve">A Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Olivos</w:t>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Loureiro</w:t>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981250v1</w:t>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Boudoukha</w:t>
+                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Galharret</w:t>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bret</w:t>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sapin</w:t>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
               </w:r>
@@ -1773,64 +1773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2139,395 +2139,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we adapt when we are faced with the effects of climate change?</w:t>
+                <w:t xml:space="preserve">Risk perception and trust management in inhabitants exposed to coastal flooding: The case of Cartagena, Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Guillard</w:t>
+                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharol Cortes</w:t>
+                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 65 (24), pp.102586. </w:t>
+              <w:t xml:space="preserve">, 2021, 60, pp.102261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545369v1</w:t>
+                <w:t xml:space="preserve">hal-03545396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial and Organizational Processes and Determinants of Health Care Workers’ (HCW) Health at Work in French Public EHPAD (Assisted Living Residences): A Qualitative Approach Using Grounded Theory</w:t>
+                <w:t xml:space="preserve">How do we adapt when we are faced with the effects of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Armant</w:t>
+                <w:t xml:space="preserve">Mary Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ollierou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharol Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18147286⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (24), pp.102586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325277v1</w:t>
+                <w:t xml:space="preserve">hal-03545369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception and trust management in inhabitants exposed to coastal flooding: The case of Cartagena, Colombia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychosocial and Organizational Processes and Determinants of Health Care Workers’ (HCW) Health at Work in French Public EHPAD (Assisted Living Residences): A Qualitative Approach Using Grounded Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">Florian Ollierou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60, pp.102261. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (14), pp.7286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18147286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545396v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinant factors of protective behaviors regarding erosion and coastal flooding risk</w:t>
               </w:r>
@@ -2777,77 +2777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of risk experience and personal exposure on coastal flooding and coastal erosion risk perception and coping strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,51 +2911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Individuals to Adapt to Climate Change: Relations between Coping Strategies and Psychological Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,177 +3009,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social representations of climate change: comparison of two territories exposed to the coastal flooding risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Mambet Doue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rommel</w:t>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJCCSM-11-2019-0064⟩</w:t>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.001391652091625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562354v1</w:t>
+                <w:t xml:space="preserve">hal-02562345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectedness to nature and its relationship with spirituality, wellbeing and sustainable behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3188,250 +3188,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Fraijo-Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ortiz-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">The social representations of climate change: comparison of two territories exposed to the coastal flooding risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Mambet Doue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.001391652091625. </w:t>
+              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJCCSM-11-2019-0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562345v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre le moustique tigre</w:t>
               </w:r>
@@ -3499,64 +3499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of coping strategies in two types of natural hazards: Flash floods and costal flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Zapa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,51 +3659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Durando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3888,77 +3888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective behaviors regarding coastal flooding risk in a context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,51 +4018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding experience and assessment of climate change: implication of psychological distance, risk perception and place attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of place identity, self-efficacy and anxiety state on the relationship between coastal flooding risk perception and the willingness to cope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of environmental &amp; science education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.457-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4676,90 +4676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial structure of the coastal flooding risk perception and validation of a French coastal flooding risk evaluation scale (CFRES) for non-experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4835,51 +4835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Connectedness to Nature Scale”: Validity and Reliability in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5548,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (6), pp.821-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5993,51 +5993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement de groupe, transformation des représentations sociales et modifications comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6078,222 +6078,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place-Identity in a School Setting: Effects of the Place Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
+                <w:t xml:space="preserve">Étude des liens entre les croyances religieuses et spirituelles, la santé et l'âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0013916509352964⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Numéro 512 (2), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.512.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811113v1</w:t>
+                <w:t xml:space="preserve">hal-03133735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens entre les croyances religieuses et spirituelles, la santé et l'âge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+                <w:t xml:space="preserve">Place-Identity in a School Setting: Effects of the Place Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Numéro 512 (2), pp.149. </w:t>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.344-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.512.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0013916509352964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133735v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place evaluation and self‐esteem at school: the mediated effect of place identification</w:t>
               </w:r>
@@ -6409,51 +6409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6526,159 +6526,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes politiques, colère et action pro-environnementale : Apports d'une enquête longitudinale auprès de jeunes adultes français.</w:t>
+                <w:t xml:space="preserve">Mobiliser les Forêts Aléatoires pour prédire et expliquer les comportements écologiques : intérêts et limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Psychologie Politique – Directions Présentes et Futures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie politique, Sep 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques ADRIPS 2025 : De la réflexion méthodologique au traitement des données.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416594v1</w:t>
+                <w:t xml:space="preserve">hal-05416556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives pro-environmental actions? Insights into eco-emotions and political perceptions amoung young people.</w:t>
+                <w:t xml:space="preserve">Attitudes politiques, colère et action pro-environnementale : Apports d'une enquête longitudinale auprès de jeunes adultes français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
@@ -6696,181 +6696,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium of European Research on Emotion, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Psychologie Politique – Directions Présentes et Futures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie politique, Sep 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416578v1</w:t>
+                <w:t xml:space="preserve">hal-05416594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les Forêts Aléatoires pour prédire et expliquer les comportements écologiques : intérêts et limites.</w:t>
+                <w:t xml:space="preserve">What drives pro-environmental actions? Insights into eco-emotions and political perceptions amoung young people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques ADRIPS 2025 : De la réflexion méthodologique au traitement des données.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium of European Research on Emotion, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416556v1</w:t>
+                <w:t xml:space="preserve">hal-05416578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of Political Actors, Climate Emotions, and Pro-Environmental Behaviors: Thematic and Lexicometric Exploration Among Young Adults in France.</w:t>
               </w:r>
@@ -7079,277 +7079,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et logiques d’action en matière de lutte anti-vectorielle</w:t>
+                <w:t xml:space="preserve">Évolutions en médecine du Travail : ressentis et santé des médecins du travail (Projet IRMET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Véronique Mennétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Galland</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hefti Manuel</w:t>
+                <w:t xml:space="preserve">Alizée Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’écologie humaine, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées 2024 de la Société de Médecine et de Santé au Travail de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sables D'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806816v1</w:t>
+                <w:t xml:space="preserve">hal-05416516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions en médecine du Travail : ressentis et santé des médecins du travail (Projet IRMET)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques et logiques d’action en matière de lutte anti-vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mennétrier</w:t>
+                <w:t xml:space="preserve">Clara Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Doret</w:t>
+                <w:t xml:space="preserve">Hefti Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 de la Société de Médecine et de Santé au Travail de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sables D'Olonne, France</w:t>
+              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’écologie humaine, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416516v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la planète à l'assiette : l'effet médiateur de la connexion à la nature sur le lien entre attitude et alimentation écologique.</w:t>
               </w:r>
@@ -8307,264 +8307,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6.4: Increasing wellbeing and social cohesion through allotment gardens: benefits, obstacles and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Khocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Inclusive and Innovative NatureFundaments and Practices for the Co-creation of Nature-based Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-88-6835-519-7</w:t>
+              <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416309v1</w:t>
+                <w:t xml:space="preserve">hal-04552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 6.4: Increasing wellbeing and social cohesion through allotment gardens: benefits, obstacles and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
+              <w:t xml:space="preserve">Urban Inclusive and Innovative NatureFundaments and Practices for the Co-creation of Nature-based Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-88-6835-519-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552728v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités des quartiers prioritaires : stratégies d'identification des résidents pour faire face à la discrimination résidentielle perçue</w:t>
               </w:r>
@@ -9156,51 +9156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquet Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9503,64 +9503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les Pratiques et les Logiques d'Action en matière de Lutte Anti Vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pecaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9777,51 +9777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malloggi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22775-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cardinali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle A Beenackers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tasheva Petrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Proquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodenan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2663" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13829" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Durando" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17010142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lesot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4724-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0107-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M09MX34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roedlich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-015-0082-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.521.0467" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.512.0149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menn&#233;trier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Doret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416309v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malloggi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22775-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cardinali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle A Beenackers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tasheva Petrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Proquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodenan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2663" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13829" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Durando" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17010142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lesot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4724-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0107-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M09MX34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roedlich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-015-0082-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.521.0467" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.512.0149" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menn&#233;trier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Doret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416309v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>