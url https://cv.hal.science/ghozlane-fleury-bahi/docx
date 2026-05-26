--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -106,351 +106,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors for adherence to a physical activity promotion program in the workplace: a systematic review</w:t>
+                <w:t xml:space="preserve">Communicating the risk of erosion: the effects of map-based communication on risk perception and affect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Grimaud</w:t>
+                <w:t xml:space="preserve">Aude Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Malloggi</w:t>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Moret</w:t>
+                <w:t xml:space="preserve">Manon Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frantz Rowe</w:t>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.1827. </w:t>
+              <w:t xml:space="preserve">Climate Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.100738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-22775-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crm.2025.100738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393442v1</w:t>
+                <w:t xml:space="preserve">hal-05222791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating the risk of erosion: the effects of map-based communication on risk perception and affect</w:t>
+                <w:t xml:space="preserve">Factors for adherence to a physical activity promotion program in the workplace: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Naud</w:t>
+                <w:t xml:space="preserve">Quentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">Lucie Malloggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chotard</w:t>
+                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Juigner</w:t>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50, pp.100738. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crm.2025.100738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-22775-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222791v1</w:t>
+                <w:t xml:space="preserve">hal-05393442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and Physiological Stress Reactions During Exposure to a Tsunami in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -527,64 +527,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does nature in the city make us happy? The role of affect and connectedness to nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hefti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -612,295 +612,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Empowering Leadership and Stress in a French University Hospital: A Cross-Sectional Study Combining the Measurement of Perceived Stress and Salivary Cortisol</w:t>
+                <w:t xml:space="preserve">Examining green space characteristics for social cohesion and mental health outcomes: A sensitivity analysis in four European cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+                <w:t xml:space="preserve">Marcel Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Moret</w:t>
+                <w:t xml:space="preserve">Mariëlle A Beenackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Gauvin</w:t>
+                <w:t xml:space="preserve">Philippe Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Caillet</w:t>
+                <w:t xml:space="preserve">Milena Tasheva Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, pp.8839893. </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.128230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2024/8839893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486800v1</w:t>
+                <w:t xml:space="preserve">hal-04586788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining green space characteristics for social cohesion and mental health outcomes: A sensitivity analysis in four European cities</w:t>
+                <w:t xml:space="preserve">Relationship between Empowering Leadership and Stress in a French University Hospital: A Cross-Sectional Study Combining the Measurement of Perceived Stress and Salivary Cortisol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Cardinali</w:t>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariëlle A Beenackers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bodénan</w:t>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Tasheva Petrova</w:t>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93, pp.128230. </w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.8839893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2024/8839893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586788v1</w:t>
+                <w:t xml:space="preserve">hal-04486800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail des ouvrières de la confection</w:t>
               </w:r>
@@ -984,464 +984,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allotment gardens: Psychosocial benefits and conflictual community aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bodenan</w:t>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lebeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (3), pp.664-676. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/casp.2663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308677v1</w:t>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial: Environmental attitudes in context: conceptualisations, measurements and related factors of environmental attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1219471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+                <w:t xml:space="preserve">hal-04273562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Environmental attitudes in context: conceptualisations, measurements and related factors of environmental attitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allotment gardens: Psychosocial benefits and conflictual community aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Wittenberg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3), pp.664-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1219471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/casp.2663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273562v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
@@ -1473,377 +1473,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Congard</w:t>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boudoukha</w:t>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Galharret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Sapin</w:t>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+                <w:t xml:space="preserve">hal-03981250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Lemée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Olivos</w:t>
+                <w:t xml:space="preserve">A Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Loureiro</w:t>
+                <w:t xml:space="preserve">A Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981250v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecopsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), pp.190-199. </w:t>
@@ -1875,1113 +1875,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Integration and Empirical Validation of a Unified Taxonomy: Quantitative Data Analysis for Virtual Learning Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of empowering leadership on emotional exhaustion: A controlled interventional study in a large French university hospital complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.814592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.4234-4250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.13829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079405v1</w:t>
+                <w:t xml:space="preserve">hal-03818542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of empowering leadership on emotional exhaustion: A controlled interventional study in a large French university hospital complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conceptual Integration and Empirical Validation of a Unified Taxonomy: Quantitative Data Analysis for Virtual Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Moreno-Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Fraijo-Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.4234-4250. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.167-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jonm.13829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.814592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818542v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception and trust management in inhabitants exposed to coastal flooding: The case of Cartagena, Colombia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinant factors of protective behaviors regarding erosion and coastal flooding risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">Constance Mambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
+                <w:t xml:space="preserve">Clément Barbaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60, pp.102261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102261⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 61, pp.102378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545396v1</w:t>
+                <w:t xml:space="preserve">hal-03545387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do we adapt when we are faced with the effects of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharol Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (24), pp.102586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial and Organizational Processes and Determinants of Health Care Workers’ (HCW) Health at Work in French Public EHPAD (Assisted Living Residences): A Qualitative Approach Using Grounded Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ollierou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (14), pp.7286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph18147286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant factors of protective behaviors regarding erosion and coastal flooding risk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a brief version of the Difficulties in Emotion Regulation Scale with a Spanish speaking population (DERS-S SF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barbaras</w:t>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chadenas</w:t>
+                <w:t xml:space="preserve">Diego Alveiro Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102378⟩</w:t>
+              <w:t xml:space="preserve">CES Psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21615/CESP.5360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545387v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a brief version of the Difficulties in Emotion Regulation Scale with a Spanish speaking population (DERS-S SF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+                <w:t xml:space="preserve">Impact of risk experience and personal exposure on coastal flooding and coastal erosion risk perception and coping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Alveiro Restrepo-Ochoa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES Psicología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21615/CESP.5360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (6), pp.681-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2021.1962952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545524v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of risk experience and personal exposure on coastal flooding and coastal erosion risk perception and coping strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Risk perception and trust management in inhabitants exposed to coastal flooding: The case of Cartagena, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Krien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.102261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13669877.2021.1962952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545375v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Individuals to Adapt to Climate Change: Relations between Coping Strategies and Psychological Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3009,835 +3009,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lutte contre le moustique tigre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La lutte antivectorielle, 15, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562345v1</w:t>
+                <w:t xml:space="preserve">anses-03108540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectedness to nature and its relationship with spirituality, wellbeing and sustainable behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Determinants of coping strategies in two types of natural hazards: Flash floods and costal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ortiz-Valdez</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Zapa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643662⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.101514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505464v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social representations of climate change: comparison of two territories exposed to the coastal flooding risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Mambet Doue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJCCSM-11-2019-0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre le moustique tigre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring Perceptions of the Work Environment among Psychiatric Nursing Staff in France: A Qualitative Study Using Hierarchical Clustering Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cougot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Durando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17010142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03108540v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of coping strategies in two types of natural hazards: Flash floods and costal flooding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coping Strategies Regarding Coastal Flooding Risk in a Context of Climate Change in a French Caribbean Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luz Adriana Muñoz-Duque</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Zapa-Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+                <w:t xml:space="preserve">Aurore Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101514⟩</w:t>
+              <w:t xml:space="preserve">Environment and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.001391652091625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0013916520916253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532451v1</w:t>
+                <w:t xml:space="preserve">hal-02562345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Perceptions of the Work Environment among Psychiatric Nursing Staff in France: A Qualitative Study Using Hierarchical Clustering Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Armant</w:t>
+                <w:t xml:space="preserve">Connectedness to nature and its relationship with spirituality, wellbeing and sustainable behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Tapia-Fonllem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Fraijo-Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Durando</w:t>
+                <w:t xml:space="preserve">Anaïs Ortiz-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.142. </w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17010142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1643662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140828v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of the Island of Saint Martin after Hurricane Irma: An Interdisciplinary Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tran Duc Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3888,103 +3888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective behaviors regarding coastal flooding risk in a context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Climate Change Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.310-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4018,77 +4018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding experience and assessment of climate change: implication of psychological distance, risk perception and place attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), pp.287-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4122,77 +4122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of place identity, self-efficacy and anxiety state on the relationship between coastal flooding risk perception and the willingness to cope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4226,77 +4226,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact at two years of an intervention on empowerment among medical care teams: study protocol of a randomised controlled trial in a large French university hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177, pp.139-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4464,90 +4464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Involvement in greywater reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of environmental &amp; science education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.457-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4676,90 +4676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial structure of the coastal flooding risk perception and validation of a French coastal flooding risk evaluation scale (CFRES) for non-experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4822,77 +4822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Connectedness to Nature Scale”: Validity and Reliability in the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4926,51 +4926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la satisfaction envers l'espace de travail : développement d'une échelle et première validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5017,64 +5017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Sustainable Habitat: What is the Appropriation and Utilisation of Equipment After Energy-Saving Renovations in Social Housing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Community &amp; Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (5), pp.409-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5133,90 +5133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir les risques côtiers par la carte mentale : exemple sur le littoral des Sables-d'Olonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -5245,51 +5245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived health and quality of life: the effect of exposure to atmospheric pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,51 +5297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (2), pp.127-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5375,51 +5375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic low back pain among French healthcare workers and prognostic factors of return to work (RTW): a non-randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cougot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roedlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Occupational Medicine and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.40. </w:t>
@@ -5509,90 +5509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial Structure of the New Ecological Paradigm Scale in Two French Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (6), pp.821-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5665,51 +5665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Indicators Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (3), pp.1603-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5743,51 +5743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of an Environmental Quality of Life Scale: Study of a French Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,64 +5993,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement de groupe, transformation des représentations sociales et modifications comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (5), pp.467-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6097,64 +6097,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens entre les croyances religieuses et spirituelles, la santé et l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Numéro 512 (2), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6201,51 +6201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place-Identity in a School Setting: Effects of the Place Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.344-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6279,51 +6279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place evaluation and self‐esteem at school: the mediated effect of place identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6370,90 +6370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification au lieu et aux pairs : quels effets sur la réussite scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marcouyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6526,351 +6526,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les Forêts Aléatoires pour prédire et expliquer les comportements écologiques : intérêts et limites.</w:t>
+                <w:t xml:space="preserve">Attitudes politiques, colère et action pro-environnementale : Apports d'une enquête longitudinale auprès de jeunes adultes français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques ADRIPS 2025 : De la réflexion méthodologique au traitement des données.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Psychologie Politique – Directions Présentes et Futures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie politique, Sep 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416556v1</w:t>
+                <w:t xml:space="preserve">hal-05416594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes politiques, colère et action pro-environnementale : Apports d'une enquête longitudinale auprès de jeunes adultes français.</w:t>
+                <w:t xml:space="preserve">What drives pro-environmental actions? Insights into eco-emotions and political perceptions amoung young people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Psychologie Politique – Directions Présentes et Futures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie politique, Sep 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium of European Research on Emotion, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416594v1</w:t>
+                <w:t xml:space="preserve">hal-05416578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives pro-environmental actions? Insights into eco-emotions and political perceptions amoung young people.</w:t>
+                <w:t xml:space="preserve">Mobiliser les Forêts Aléatoires pour prédire et expliquer les comportements écologiques : intérêts et limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium of European Research on Emotion, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques ADRIPS 2025 : De la réflexion méthodologique au traitement des données.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416578v1</w:t>
+                <w:t xml:space="preserve">hal-05416556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of Political Actors, Climate Emotions, and Pro-Environmental Behaviors: Thematic and Lexicometric Exploration Among Young Adults in France.</w:t>
               </w:r>
@@ -6895,64 +6895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valisoa Bujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Psychology 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Applied Psychology, Jun 2025, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7003,64 +7003,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7079,320 +7079,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions en médecine du Travail : ressentis et santé des médecins du travail (Projet IRMET)</w:t>
+                <w:t xml:space="preserve">Pratiques et logiques d’action en matière de lutte anti-vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mennétrier</w:t>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+                <w:t xml:space="preserve">Clara Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Doret</w:t>
+                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hefti Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 de la Société de Médecine et de Santé au Travail de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sables D'Olonne, France</w:t>
+              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’écologie humaine, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416516v1</w:t>
+                <w:t xml:space="preserve">hal-04806816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et logiques d’action en matière de lutte anti-vectorielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évolutions en médecine du Travail : ressentis et santé des médecins du travail (Projet IRMET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mennétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Menozzi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hefti Manuel</w:t>
+                <w:t xml:space="preserve">Alizée Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’écologie humaine, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées 2024 de la Société de Médecine et de Santé au Travail de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sables D'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806816v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la planète à l'assiette : l'effet médiateur de la connexion à la nature sur le lien entre attitude et alimentation écologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise climatique, crises sociales : Résilience et ruptures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEnv, May 2023, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7417,51 +7417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7469,51 +7469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
@@ -7536,277 +7536,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
+              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328767v1</w:t>
+                <w:t xml:space="preserve">hal-03683863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683863v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal flood risk assessments: spatial and temporal biases</w:t>
               </w:r>
@@ -7818,51 +7818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LITTORAL 2016 THE CHANGING LITTORAL. ANTICIPATION AND ADAPTATION TO CLIMATE CHANGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7932,77 +7932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la structure factorielle et de l'invariance de mesure de l'« Environmental Quality of Life Scale » dans trois villes européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès international de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8184,77 +8184,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Environmental Psychology and Quality of Life Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2017, International Handbooks of Quality-of-Life, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-31416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8307,264 +8307,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 6.4: Increasing wellbeing and social cohesion through allotment gardens: benefits, obstacles and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
+              <w:t xml:space="preserve">Urban Inclusive and Innovative NatureFundaments and Practices for the Co-creation of Nature-based Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-88-6835-519-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552728v1</w:t>
+                <w:t xml:space="preserve">hal-05416309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6.4: Increasing wellbeing and social cohesion through allotment gardens: benefits, obstacles and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Khocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Inclusive and Innovative NatureFundaments and Practices for the Co-creation of Nature-based Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-88-6835-519-7</w:t>
+              <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416309v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités des quartiers prioritaires : stratégies d'identification des résidents pour faire face à la discrimination résidentielle perçue</w:t>
               </w:r>
@@ -8576,51 +8576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Derval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Gaimard, M. Gateau, &amp; F. Ribeyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilités et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kaïros, pp.135-149, 2018</w:t>
@@ -8662,51 +8662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographically based discrimination and psychological well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André N'Dobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Environmental Psychology and QOL Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8731,51 +8731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie environnementale et épidémiologie : de la mise en évidence d’objectifs scientifiques communs à leur opérationnalisation dans le champ de la santé environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8813,51 +8813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique, évaluation des risques et qualité de vie: une approche comparative Nord-Sud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Annabi-Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8895,51 +8895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques sanitaires et environnementaux : de leur évaluation à la définition d’outils de prévention et de gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les apports des Sciences Humaines et Sociales au Développement Socio-économique, Actes du Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-60, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8977,51 +8977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de l’oral et de l’écrit en contexte scolaire : approche différentielle chez des élèves de primaire et de collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9104,103 +9104,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Sea, no Flood Risk: How Importance Granted to the Sea Influences Flood Risk Perception in the particular case of the Guadeloupe Island, Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquet Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9490,77 +9490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les Pratiques et les Logiques d'Action en matière de Lutte Anti Vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pecaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9777,51 +9777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malloggi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22775-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cardinali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle A Beenackers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tasheva Petrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Proquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodenan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2663" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13829" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Durando" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17010142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lesot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4724-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0107-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M09MX34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roedlich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-015-0082-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.521.0467" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.512.0149" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menn&#233;trier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Doret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416309v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2025.100738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malloggi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22775-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241308423" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cardinali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle A Beenackers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tasheva Petrova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128230" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gauvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8839893" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury-Bahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Proquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04273562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1219471" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodenan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2663" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13829" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Moreno-Barahona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fraijo-Sing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tapia-Fonllem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.814592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbaras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadenas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102378" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Guillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharol Cortes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102586" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03325277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Armant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ollierou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2021.1962952" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Mu&#241;oz-Duque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102261" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020992" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zapa-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101514" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Mambet Doue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCCSM-11-2019-0064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Durando" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17010142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916520916253" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ortiz-Valdez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1643662" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tran Duc Minh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208585" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2020.12.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1622347" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00499" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lesot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4724-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0107-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.01.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBJQX5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.2271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M09MX34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Lamarre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Annabi-Attia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2013.841728" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roedlich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-015-0082-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504622.2014.913127" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-013-0565-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-012-0119-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPVTJ0NR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcouyeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Annabi-Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.521.0467" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133735v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.512.0149" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916509352964" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03811117v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03055690903148704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Clayton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menn&#233;trier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Doret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868447v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31416-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416309v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355514v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coquet Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>