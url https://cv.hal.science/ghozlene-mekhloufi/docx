--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -168,506 +168,506 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-Modified Diatomaceous Earth Beads for Thyme Essential Oil Delivery against Sitophilus oryzae : A New Eco-Sustainable Biocontrol Agent</w:t>
+                <w:t xml:space="preserve">Interfacial Behavior, Supramolecular Assembly, and Photophysics of Phospholipid–Porphyrin and Phospholipid–Phthalocyanine Conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Bachrouch</w:t>
+                <w:t xml:space="preserve">Abdechakour Elkihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houwaida Nefzi</w:t>
+                <w:t xml:space="preserve">Paul Cressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Gayess</w:t>
+                <w:t xml:space="preserve">Wasim Abuillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philip Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Horchani-Naifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Agricultural Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (12), pp.2401-2411. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (9), pp.6677-6691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsagscitech.5c00428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c05406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424610v1</w:t>
+                <w:t xml:space="preserve">hal-05600188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering Emulsions Stabilized With Biodegradable Nanoparticles For The Co-Encapsulation Of Two Active Pharmaceutical Ingredients</w:t>
+                <w:t xml:space="preserve">Chitosan-Modified Diatomaceous Earth Beads for Thyme Essential Oil Delivery against Sitophilus oryzae : A New Eco-Sustainable Biocontrol Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Beladjine</w:t>
+                <w:t xml:space="preserve">Olfa Bachrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Albert</w:t>
+                <w:t xml:space="preserve">Houwaida Nefzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sintès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lina Gayess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gueutin</w:t>
+                <w:t xml:space="preserve">Karima Horchani-Naifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.122870. </w:t>
+              <w:t xml:space="preserve">ACS Agricultural Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (12), pp.2401-2411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsagscitech.5c00428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063012v1</w:t>
+                <w:t xml:space="preserve">hal-05424610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro efficacy of essential oils against Sarcoptes scabiei</w:t>
+                <w:t xml:space="preserve">Pickering Emulsions Stabilized With Biodegradable Nanoparticles For The Co-Encapsulation Of Two Active Pharmaceutical Ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
+                <w:t xml:space="preserve">Mohamed Beladjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Guillot</w:t>
+                <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ratsimbason</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Maxime Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faliarivony Randriamialinoro</w:t>
+                <w:t xml:space="preserve">Claire Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.7176. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.122870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11176-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305438v1</w:t>
+                <w:t xml:space="preserve">hal-04063012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing chemo- and biocatalysis for rare monosaccharide production by combining aldolase and N-heterocyclic carbene gold catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -734,667 +734,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsion stabilized by β-lactoglobulin: A promising strategy to encapsulate curcumin for topical delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In vitro efficacy of essential oils against Sarcoptes scabiei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ratsimbason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faliarivony Randriamialinoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2021.12.489⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11176-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305397v1</w:t>
+                <w:t xml:space="preserve">hal-04305438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antileishmanial potentialities of essential oils from Citrus limon and Pistacia lentiscus harvested in Tunisia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Nanoemulsion stabilized by β-lactoglobulin: A promising strategy to encapsulate curcumin for topical delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loiseau</w:t>
+                <w:t xml:space="preserve">Nicolas Vilamosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Yahyaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Agnely</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 120 (4), pp.1455-1469. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.168-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06952-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2021.12.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305475v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cochleate formulations of Amphotericin b designed for oral administration using a naturally occurring phospholipid</w:t>
+                <w:t xml:space="preserve">In vitro antileishmanial potentialities of essential oils from Citrus limon and Pistacia lentiscus harvested in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Lipa-Castro</w:t>
+                <w:t xml:space="preserve">Zeineb Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Angelova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
+                <w:t xml:space="preserve">Philippe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Prost</w:t>
+                <w:t xml:space="preserve">Marwa Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Agnely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 603, pp.120688. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (4), pp.1455-1469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06952-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236211v1</w:t>
+                <w:t xml:space="preserve">hal-04305475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochleate formulations of Amphotericin b designed for oral administration using a naturally occurring phospholipid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lipa-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Angelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 603, pp.120688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282875v1</w:t>
+                <w:t xml:space="preserve">hal-03236211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Albert</w:t>
+                <w:t xml:space="preserve">Cochleate formulations of Amphotericin b designed for oral administration using a naturally occurring phospholipid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lipa-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Huang</w:t>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+                <w:t xml:space="preserve">Angelina Angelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Geiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+                <w:t xml:space="preserve">Bastien Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 603, pp.120688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04269455v1</w:t>
+                <w:t xml:space="preserve">hal-03282875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure homogenization on the structure and the interfacial and emulsifying properties of β-lactoglobulin</w:t>
               </w:r>
@@ -1406,916 +1406,1050 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 537 (1-2), pp.111-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990240v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixarene cleansing formulation for uranium skin contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Phan</w:t>
+                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Semili</w:t>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Mekhloufi</w:t>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0b013e318298e8d3⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110823v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex coacervation between beta-lactoglobulin and Acacia gum: A nucleation and growth mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calixarene cleansing formulation for uranium skin contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
+                <w:t xml:space="preserve">N. Semili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mekhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.02.031⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (4), pp.382-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0b013e318298e8d3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655485v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-induced structural transitions during complexation and coacervation of beta-lactoglobulin and acacia gum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complex coacervation between beta-lactoglobulin and Acacia gum: A nucleation and growth mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 299 (2), pp.867-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678813v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-induced structural transitions during complexation and coacervation of beta-lactoglobulin and acacia gum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (1), pp.386-394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0486786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of beta-lactoglobulin and acacia gum in aqueous solvent : structure and phase-ordering kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">pH-induced structural transitions during complexation and coacervation of beta-lactoglobulin and acacia gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.386-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-assembly of beta-lactoglobulin and acacia gum in aqueous solvent : structure and phase-ordering kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18, pp.10323-10333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la0262405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2325,100 +2459,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une approche multi-méthodologique de l'étude de la complexation et de la coacervation complexe entre protéines et polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlene Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPL008N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2428,168 +2562,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of acacia and β-lactoglobulin in aqueous dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mekloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biopolymer Science: Food and Non-food Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.320, 2002, 978-0854048564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2657,51 +2791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1F2A274"/>
+    <w:nsid w:val="D9D5B4E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2888,51 +3022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghozlene-mekhloufi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7465-446X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087498510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211199006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05424610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Bachrouch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houwaida Nefzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gayess" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Horchani-Naifer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsagscitech.5c00428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sint&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriantsoanirina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ratsimbason" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliarivony Randriamialinoro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11176-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC00667G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vilamosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.12.489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Maaroufi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Yahyaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06952-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Angelova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120688" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Potier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cheron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.02.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4016K9F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0486786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7M7D5RNS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0262405" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0K30CWS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL008N" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekloufi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghozlene-mekhloufi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7465-446X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087498510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211199006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abuillan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05406" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05424610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Bachrouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houwaida Nefzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gayess" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Horchani-Naifer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsagscitech.5c00428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sint&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC00667G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriantsoanirina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ratsimbason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliarivony Randriamialinoro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11176-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vilamosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.12.489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Maaroufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Yahyaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06952-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Angelova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120688" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Potier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cheron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.02.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4016K9F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0486786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7M7D5RNS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0262405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0K30CWS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL008N" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekloufi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>