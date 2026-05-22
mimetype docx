--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1374,404 +1374,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure homogenization on the structure and the interfacial and emulsifying properties of β-lactoglobulin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ali</w:t>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Potier</w:t>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Huang</w:t>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269446v1</w:t>
+                <w:t xml:space="preserve">hal-04269455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Effect of high pressure homogenization on the structure and the interfacial and emulsifying properties of β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Geiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+                <w:t xml:space="preserve">Monique Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 537 (1-2), pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269455v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990240v1</w:t>
@@ -2791,51 +2791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9D5B4E0"/>
+    <w:nsid w:val="1DF9E512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3022,51 +3022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghozlene-mekhloufi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7465-446X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087498510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211199006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abuillan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05406" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05424610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Bachrouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houwaida Nefzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gayess" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Horchani-Naifer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsagscitech.5c00428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sint&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC00667G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriantsoanirina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ratsimbason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliarivony Randriamialinoro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11176-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vilamosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.12.489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Maaroufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Yahyaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06952-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Angelova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120688" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Potier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cheron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.02.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4016K9F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0486786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7M7D5RNS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0262405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0K30CWS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL008N" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekloufi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghozlene-mekhloufi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7465-446X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087498510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211199006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abuillan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05406" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05424610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Bachrouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houwaida Nefzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gayess" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Horchani-Naifer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsagscitech.5c00428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sint&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC00667G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriantsoanirina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ratsimbason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliarivony Randriamialinoro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11176-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vilamosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.12.489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Maaroufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Yahyaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06952-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lipa-Castro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Angelova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120688" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Potier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.02.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4016K9F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0486786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7M7D5RNS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0262405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0K30CWS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL008N" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekloufi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>