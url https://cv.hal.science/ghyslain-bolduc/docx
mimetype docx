--- v0 (2026-03-05)
+++ v1 (2026-04-27)
@@ -669,723 +669,809 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science, épistémologie, histoire. Regard sur la théorie et la pratique de François Duchesneau</w:t>
+                <w:t xml:space="preserve">Microcosm, Type and Individuation. Understanding Animal Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Leduc; Frédéric Bouchard; Molly Kao. </w:t>
+              <w:t xml:space="preserve">Jean-Claude Dupont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leibniz, le vivant et l’histoire des sciences. En l’honneur de François Duchesneau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, A paraître</w:t>
+              <w:t xml:space="preserve">History of Life Sciences and Medicine 3: Contemporary Era (19th to 21st Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9781789452105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863368v1</w:t>
+                <w:t xml:space="preserve">hal-05540955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcosme, type, individuation. Comprendre le développement animal</w:t>
+                <w:t xml:space="preserve">Science, épistémologie, histoire. Regard sur la théorie et la pratique de François Duchesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Claude Dupont. </w:t>
+              <w:t xml:space="preserve">Christian Leduc; Frédéric Bouchard; Molly Kao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des sciences de la vie et de la médecine 3. Époque contemporaine (XIXe – XXIe siècles)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leibniz, le vivant et l’histoire des sciences. En l’honneur de François Duchesneau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Group</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03563731v1</w:t>
+                <w:t xml:space="preserve">hal-04863368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logique et développement. De la morphologie fonctionnelle au vitalisme critique d'Hans Driesch</w:t>
+                <w:t xml:space="preserve">Microcosme, type, individuation. Comprendre le développement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">B. Nouailles. </w:t>
+              <w:t xml:space="preserve">Jean-Claude Dupont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vitalismes. Histoire d’une équivoque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Histoire des sciences de la vie et de la médecine 3. Époque contemporaine (XIXe – XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-275, 2024, 979 1 0370 3918 7</w:t>
+                <w:t xml:space="preserve">ISTE Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-188, 2025, Encyclopédie SCIENCES, 978-1-78949-210-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178549v1</w:t>
+                <w:t xml:space="preserve">hal-03563731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalisme et mécanisme (1886)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logique et développement. De la morphologie fonctionnelle au vitalisme critique d'Hans Driesch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand Nouailles. </w:t>
+              <w:t xml:space="preserve">B. Nouailles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vitalismes. Histoire d'une équivoque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.419-437, 2024, 979 1 0370 3918 7</w:t>
+              <w:t xml:space="preserve">Les vitalismes. Histoire d’une équivoque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-275, 2024, 979 1 0370 3918 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683054v1</w:t>
+                <w:t xml:space="preserve">hal-03178549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée et le vivant, rencontre entre Emmanuel Kant et Claude Bernard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitalisme et mécanisme (1886)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Loison. </w:t>
+              <w:t xml:space="preserve">Bertrand Nouailles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Claude Bernard, histoire et philosophie d'une théorie physiologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, A paraître</w:t>
+              <w:t xml:space="preserve">Les vitalismes. Histoire d'une équivoque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.419-437, 2024, 979 1 0370 3918 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153075v1</w:t>
+                <w:t xml:space="preserve">hal-04683054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the heuristic value of Hans Driesch's vitalism</w:t>
+                <w:t xml:space="preserve">La pensée et le vivant, rencontre entre Emmanuel Kant et Claude Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Donohue; C. T. Wolfe. </w:t>
+              <w:t xml:space="preserve">Laurent Loison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitalism and Its Legacy in Twentieth Century Life Sciences and Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Claude Bernard, histoire et philosophie d'une théorie physiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03178547v1</w:t>
+                <w:t xml:space="preserve">hal-04153075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">On the heuristic value of Hans Driesch's vitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Donohue; C. T. Wolfe. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préformation et épigenèse en développement. Naissance de l'embryologie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Vitalism and Its Legacy in Twentieth Century Life Sciences and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-48, 2023, History, Philosophy and Theory of the Life Sciences, 978-3-031-12604-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université de Montréal; Vrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12604-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161502v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préformation et épigenèse en développement. Naissance de l'embryologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Montréal; Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-27, 2021, 978-2-7606-4413-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mirko Grmek face à Karl Popper : défendre la valeur épistémologique de l’histoire des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Olivier Méthot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine, science, histoire. Le legs de Mirko Grmek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matériologiques, pp.79-112., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1453,51 +1539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28523E96"/>
+    <w:nsid w:val="3DEA98CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1684,51 +1770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghyslain-bolduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9011-8624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Bolduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-024-00987-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Angleraux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-023-00588-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Henric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.391-092019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/domain/histoire-des-sciences-et-des-techniques/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-vitalismes-bertrand-nouailles#:~:text=Histoire%20d'une%20%C3%A9quivoque&amp;amp;text=Le%20vitalisme%20se%20pr%C3%A9sente%20comme,scientifique%2C%20ontologique%20qu'%C3%A9pist%C3%A9mologique." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bunge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12604-8_3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12604-8_3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/preformation_et_epigenese_en_developpement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghyslain-bolduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9011-8624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Bolduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-024-00987-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Angleraux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-023-00588-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Henric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.391-092019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394446599.ch7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/domain/histoire-des-sciences-et-des-techniques/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-vitalismes-bertrand-nouailles#:~:text=Histoire%20d'une%20%C3%A9quivoque&amp;amp;text=Le%20vitalisme%20se%20pr%C3%A9sente%20comme,scientifique%2C%20ontologique%20qu'%C3%A9pist%C3%A9mologique." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12604-8_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12604-8_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/preformation_et_epigenese_en_developpement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>