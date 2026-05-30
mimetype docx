--- v1 (2026-04-27)
+++ v2 (2026-05-30)
@@ -789,186 +789,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science, épistémologie, histoire. Regard sur la théorie et la pratique de François Duchesneau</w:t>
+                <w:t xml:space="preserve">Microcosme, type, individuation. Comprendre le développement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Leduc; Frédéric Bouchard; Molly Kao. </w:t>
+              <w:t xml:space="preserve">Jean-Claude Dupont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leibniz, le vivant et l’histoire des sciences. En l’honneur de François Duchesneau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, A paraître</w:t>
+              <w:t xml:space="preserve">Histoire des sciences de la vie et de la médecine 3. Époque contemporaine (XIXe – XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-188, 2025, Encyclopédie SCIENCES, 978-1-78949-210-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863368v1</w:t>
+                <w:t xml:space="preserve">hal-03563731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcosme, type, individuation. Comprendre le développement animal</w:t>
+                <w:t xml:space="preserve">Science, épistémologie, histoire. Regard sur la théorie et la pratique de François Duchesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Claude Dupont. </w:t>
+              <w:t xml:space="preserve">Christian Leduc; Frédéric Bouchard; Molly Kao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des sciences de la vie et de la médecine 3. Époque contemporaine (XIXe – XXIe siècles)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leibniz, le vivant et l’histoire des sciences. En l’honneur de François Duchesneau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Group</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03563731v1</w:t>
+                <w:t xml:space="preserve">hal-04863368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique et développement. De la morphologie fonctionnelle au vitalisme critique d'Hans Driesch</w:t>
               </w:r>
@@ -1120,195 +1120,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée et le vivant, rencontre entre Emmanuel Kant et Claude Bernard</w:t>
+                <w:t xml:space="preserve">On the heuristic value of Hans Driesch's vitalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Loison. </w:t>
+              <w:t xml:space="preserve">C. Donohue; C. T. Wolfe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Claude Bernard, histoire et philosophie d'une théorie physiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vitalism and Its Legacy in Twentieth Century Life Sciences and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-48, 2023, History, Philosophy and Theory of the Life Sciences, 978-3-031-12604-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12604-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153075v1</w:t>
+                <w:t xml:space="preserve">hal-03178547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the heuristic value of Hans Driesch's vitalism</w:t>
+                <w:t xml:space="preserve">La pensée et le vivant, rencontre entre Emmanuel Kant et Claude Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Donohue; C. T. Wolfe. </w:t>
+              <w:t xml:space="preserve">Laurent Loison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitalism and Its Legacy in Twentieth Century Life Sciences and Philosophy</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Claude Bernard, histoire et philosophie d'une théorie physiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12604-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03178547v1</w:t>
+                <w:t xml:space="preserve">hal-04153075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1539,51 +1539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DEA98CA"/>
+    <w:nsid w:val="A6738A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1770,51 +1770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghyslain-bolduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9011-8624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Bolduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-024-00987-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Angleraux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-023-00588-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Henric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.391-092019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394446599.ch7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/domain/histoire-des-sciences-et-des-techniques/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-vitalismes-bertrand-nouailles#:~:text=Histoire%20d'une%20%C3%A9quivoque&amp;amp;text=Le%20vitalisme%20se%20pr%C3%A9sente%20comme,scientifique%2C%20ontologique%20qu'%C3%A9pist%C3%A9mologique." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12604-8_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12604-8_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/preformation_et_epigenese_en_developpement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghyslain-bolduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9011-8624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Bolduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-024-00987-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Angleraux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-023-00588-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Henric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.391-092019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394446599.ch7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/domain/histoire-des-sciences-et-des-techniques/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-vitalismes-bertrand-nouailles#:~:text=Histoire%20d'une%20%C3%A9quivoque&amp;amp;text=Le%20vitalisme%20se%20pr%C3%A9sente%20comme,scientifique%2C%20ontologique%20qu'%C3%A9pist%C3%A9mologique." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12604-8_3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12604-8_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/preformation_et_epigenese_en_developpement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>