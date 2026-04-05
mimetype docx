--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -894,77 +894,454 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation d’incertitude par méthode Monte-Carlo : application à la détermination de la fraction massique de plutonium par coulométrie de haute exactitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davrain Ygor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Canciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées d'électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04730543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation d’incertitude par méthode Monte-Carlo : application à la détermination de la fraction massique de plutonium par coulométrie de haute exactitude.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Davrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Canciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'électrochimie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04729250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses Coulométriques de l’Uranium sur Electrodes en Diamant Dopé au Bore (BDD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Canciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davrain Ygor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new plutonium metal certified reference material at CETAMA: release of the MP4 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1023,113 +1400,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2024 - Sixth International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04722324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davrain Ygor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertorello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1148,73 +1525,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04724391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d’incertitude par méthode Monte-Carlo : application à la détermination de la fraction massique de plutonium par coulométrie de haute exactitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1223,106 +1600,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'électrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04722322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the CETAMA’s activities concerning interlaboratory comparisons and reference materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1377,467 +1754,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESARDA annual meeting - Destructive Analysis WG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESARDA, May 2024, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04730527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CETAMA nuclear Reference Materials: update since 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coulometric analysis of Uranium in solution through Boron Doped Diamond electrodes (BDD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Davrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEA Workshop on the Nuclear Reference Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAEA, May 2023, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">INMM &amp; ESARDA JOINT ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04730445v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04614817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of controlled potential coulometry for plutonium mass fraction measurement in reference materials at the CETAMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ygor Davrain</w:t>
+                <w:t xml:space="preserve">CETAMA nuclear Reference Materials: update since 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertorello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davrain Ygor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IAEA Workshop on the Nuclear Reference Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEA, May 2023, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04729249v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04730445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulometric analysis of Uranium in solution through Boron Doped Diamond electrodes (BDD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of controlled potential coulometry for plutonium mass fraction measurement in reference materials at the CETAMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Davrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Picart</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INMM &amp; ESARDA JOINT ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04614817v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04729249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the CETAMA's activities concerning interlaboratory comparisons and reference materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Labed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,561 +2229,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INMM &amp; ESARDA Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the CETAMA activities concerning interlaboratory comparisons and reference materials</w:t>
+                <w:t xml:space="preserve">60 years of IAEA inspections and 60 years of CETAMA activities in nuclear metrology: a close partnership to be pursued</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davrain Ygor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESARDA Working Group on Standards and Techniques for Destructive Analysis (WG-DA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESARDA, May 2022, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Symposium on International Safeguards 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEA, Oct 2022, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04723755v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04723683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulometry analysis of plutonium in the presence of excess uranium: focus on the effect of sulfate complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davrain Ygor</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Davrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picart</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pu futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Sep 2022, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Pu Futures the Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04723688v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04729244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulometry analysis of plutonium in the presence of excess uranium: focus on the effect of sulfate complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ygor Davrain</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davrain Ygor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Rivier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pu Futures the Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Pu futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2022, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04729244v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04723688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 years of IAEA inspections and 60 years of CETAMA activities in nuclear metrology: a close partnership to be pursued</w:t>
+                <w:t xml:space="preserve">Update on the CETAMA activities concerning interlaboratory comparisons and reference materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Labed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on International Safeguards 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAEA, Oct 2022, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">ESARDA Working Group on Standards and Techniques for Destructive Analysis (WG-DA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESARDA, May 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04723683v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04723755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulométrie à potentiel imposé de haute exactitude : la quête du « pour dix mille »...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2448,113 +2825,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Electrochimie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Mons, Université Libre de Bruxelles, Jul 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04723660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium coulometry at CETAMA; recent advancement and performance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davrain Ygor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2573,73 +2950,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INMM&amp;ESARDA Joint annual meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INMM &amp;ESARDA, Aug 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04723698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron doped diamond electrodes for the quantification of uranium through Controlled Potential Coulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Canciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2668,434 +3045,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NRC10 - 10th International conference on nuclear and radiochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04722323v1</w:t>
-              </w:r>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-04715862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3353,51 +3353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Augeray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bacchetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxing Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hodgson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheat Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Wing Boaz Chan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04246K" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roudil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121490" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03045985v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roudil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07085-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Draper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fullarton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Phillips" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00328B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04614817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04715786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Edi Canciani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Augeray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bacchetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxing Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hodgson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheat Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Wing Boaz Chan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04246K" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roudil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121490" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03045985v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roudil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07085-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Draper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fullarton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Phillips" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00328B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04614817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04715786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Edi Canciani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>