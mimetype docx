--- v0 (2026-03-25)
+++ v1 (2026-04-25)
@@ -303,260 +303,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Entropy as an Information-Theoretic approach to Analyze the Effect of Cascading Failures in a Multiplex Transportation Network</w:t>
+                <w:t xml:space="preserve">An Intelligent Remote Consultation System for Oral Prevention in Children: A Case Study in Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Om Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariuntuul Garidkhuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Complex Networks and their Applications (Complex Networks 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818807v1</w:t>
+                <w:t xml:space="preserve">hal-04948839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent Remote Consultation System for Oral Prevention in Children: A Case Study in Mongolia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
+                <w:t xml:space="preserve">Avalanche Entropy as an Information-Theoretic approach to Analyze the Effect of Cascading Failures in a Multiplex Transportation Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaisie</w:t>
+              <w:t xml:space="preserve">14th International Conference on Complex Networks and their Applications (Complex Networks 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948839v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faulty IoT Network: Simulating Sensors and Perturbations</w:t>
               </w:r>
@@ -653,63 +653,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Moose platform for the implementation of a Software Product Line according to model-based Delta-Oriented Programming</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Interoperability Connectors using Software Product Lines Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou T Niang</w:t>
+                <w:t xml:space="preserve">Boubou Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -717,124 +717,124 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+                <w:t xml:space="preserve">Hamza Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816240v1</w:t>
+                <w:t xml:space="preserve">hal-03673588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Interoperability Connectors using Software Product Lines Engineering</w:t>
+                <w:t xml:space="preserve">Using Moose platform for the implementation of a Software Product Line according to model-based Delta-Oriented Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou Niang</w:t>
+                <w:t xml:space="preserve">Boubou T Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -842,88 +842,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Sahli</w:t>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673588v1</w:t>
+                <w:t xml:space="preserve">hal-03816240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Pulse : vers la supervision des échanges dans un système IoT</w:t>
               </w:r>
@@ -1034,51 +1034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Generation of Interoperability Connectors using Software Product Line Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubou T Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence en IngénieriE du Logiciel (CIEL 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
@@ -2067,261 +2067,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhaDOP: A Pharo Framework for Implementing Software Product Lines using Delta-Oriented Programming and Model-Based Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
+                <w:t xml:space="preserve">Polyadic Relational Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Galasso-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101283⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.109067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2023.109067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599790v3</w:t>
+                <w:t xml:space="preserve">hal-03908993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyadic Relational Concept Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessie Galasso-Carbonnel</w:t>
+                <w:t xml:space="preserve">PhaDOP: A Pharo Framework for Implementing Software Product Lines using Delta-Oriented Programming and Model-Based Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 164, pp.109067. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.101283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2023.109067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908993v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding the Number of Minimal Transversals in Tripartite 3-Uniform Hypergraphs</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariuntuul Garidkhuu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04829-6_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Peng Tay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706404v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Khoshkhah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475242v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.3.2.2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908993v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso-Carbonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847459v7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.7129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3167055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diy&#233; Dia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhihao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02127596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariuntuul Garidkhuu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04829-6_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Peng Tay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706404v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Khoshkhah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475242v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.3.2.2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908993v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso-Carbonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847459v7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.7129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3167055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diy&#233; Dia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhihao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02127596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>