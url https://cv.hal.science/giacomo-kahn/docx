--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -303,260 +303,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent Remote Consultation System for Oral Prevention in Children: A Case Study in Mongolia</w:t>
+                <w:t xml:space="preserve">Avalanche Entropy as an Information-Theoretic approach to Analyze the Effect of Cascading Failures in a Multiplex Transportation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijuan Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
+                <w:t xml:space="preserve">Om Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaisie</w:t>
+              <w:t xml:space="preserve">14th International Conference on Complex Networks and their Applications (Complex Networks 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948839v1</w:t>
+                <w:t xml:space="preserve">hal-04818807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Entropy as an Information-Theoretic approach to Analyze the Effect of Cascading Failures in a Multiplex Transportation Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Intelligent Remote Consultation System for Oral Prevention in Children: A Case Study in Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Cheima Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Om Roy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariuntuul Garidkhuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Complex Networks and their Applications (Complex Networks 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818807v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faulty IoT Network: Simulating Sensors and Perturbations</w:t>
               </w:r>
@@ -653,63 +653,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Interoperability Connectors using Software Product Lines Engineering</w:t>
+                <w:t xml:space="preserve">Using Moose platform for the implementation of a Software Product Line according to model-based Delta-Oriented Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou Niang</w:t>
+                <w:t xml:space="preserve">Boubou T Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -717,124 +717,124 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Sahli</w:t>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673588v1</w:t>
+                <w:t xml:space="preserve">hal-03816240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Moose platform for the implementation of a Software Product Line according to model-based Delta-Oriented Programming</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Interoperability Connectors using Software Product Lines Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou T Niang</w:t>
+                <w:t xml:space="preserve">Boubou Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -842,88 +842,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+                <w:t xml:space="preserve">Hamza Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816240v1</w:t>
+                <w:t xml:space="preserve">hal-03673588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Pulse : vers la supervision des échanges dans un système IoT</w:t>
               </w:r>
@@ -1034,51 +1034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Generation of Interoperability Connectors using Software Product Line Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubou T Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence en IngénieriE du Logiciel (CIEL 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3559,51 +3559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariuntuul Garidkhuu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04829-6_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Peng Tay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706404v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Khoshkhah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475242v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.3.2.2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908993v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso-Carbonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847459v7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.7129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3167055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diy&#233; Dia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhihao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02127596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Cheima Bendjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariuntuul Garidkhuu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04829-6_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Peng Tay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706404v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Khoshkhah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475242v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/TGDK.3.2.2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908993v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso-Carbonnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847459v7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.7129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3167055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diy&#233; Dia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhihao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02127596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAC066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>