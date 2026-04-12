--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,5737 +100,5737 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the branching fractions of ${\Xi }_{c}^{+}\to {\Sigma }^{+}{K}_{S}^{0}$, ${\Xi }_{c}^{+}\to {\Xi }^{0}{\pi }^{+}$, and ${\Xi }_{c}^{+}\to {\Xi }^{0}{K}+$ at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of the inclusive branching fractions for $B_s^0$ decays into $D$ mesons via hadronic tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. K. Ahn</w:t>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ahn</w:t>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (8), pp.195. </w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390831v1</w:t>
+                <w:t xml:space="preserve">hal-05390986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Branching Fraction of $Λ_c^+ \to p K_S^0 π^0$ at Belle</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fraction, polarization, and time-dependent $CP$ asymmetry in $B^0 \to \rho^+\rho^-$ decays and constraint on the CKM angle $\phi_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aggarwal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112, pp.012013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/4mnw-tvks⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (9), pp.092001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391011v1</w:t>
+                <w:t xml:space="preserve">hal-05390849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {K}_S^0{K}^{-}{\pi}^{+}{\pi}^{+} $ decays using triple and quadruple products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \to K^0_S \pi^0 \gamma$ decays at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.011802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.011802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391048v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Search for a Dark Higgs Boson Produced in Association with Inelastic Dark Matter at the Belle II Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135, pp.151801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 135 (13), pp.131801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/37w5-glpp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391022v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-integrated CP asymmetry in $D^{0}\rightarrow K^{0}_{S}K^{0}_{S}$ decays using Belle and Belle II data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {K}_S^0{K}^{-}{\pi}^{+}{\pi}^{+} $ decays using triple and quadruple products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012015⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391001v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.151801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390994v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decays $B^{+} \to Σ_{c}(2455)^{++} \overlineΞ_{c}^{-}$ and $B^{0} \to Σ_{c}(2455)^{0} \overlineΞ_{c}^{0}$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the time-integrated CP asymmetry in $D^{0}\rightarrow K^{0}_{S}K^{0}_{S}$ decays using Belle and Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Ahn</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/2fhj-8vyx⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.012015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390789v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $ D^{0}\rightarrow K^{-}π^{+}e^{+}e^{-} $ branching fraction and search for $ D^{0}\rightarrow π^{+}π^{-}e^{+}e^{-} $ and $D^{0}\rightarrow K^{+}K^{-}e^{+}e^{-} $ decays at Belle</w:t>
+                <w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/mkx8-cl23⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390531v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton-flavor-violating ${\tau }^{-}\to {{\ell}}^{-}{K}_{s}^{0}$ decays at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)092⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.012011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390816v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t>
+                <w:t xml:space="preserve">Search for lepton-flavor-violating ${\tau }^{-}\to {{\ell}}^{-}{K}_{s}^{0}$ decays at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (8), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391046v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the inclusive branching fractions for $B_s^0$ decays into $D$ mesons via hadronic tagging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the decays $B^{+} \to Σ_{c}(2455)^{++} \overlineΞ_{c}^{-}$ and $B^{0} \to Σ_{c}(2455)^{0} \overlineΞ_{c}^{0}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abumusabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)114⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/2fhj-8vyx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390986v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction, polarization, and time-dependent $CP$ asymmetry in $B^0 \to \rho^+\rho^-$ decays and constraint on the CKM angle $\phi_2$</w:t>
+                <w:t xml:space="preserve">Measurement of the $ D^{0}\rightarrow K^{-}π^{+}e^{+}e^{-} $ branching fraction and search for $ D^{0}\rightarrow π^{+}π^{-}e^{+}e^{-} $ and $D^{0}\rightarrow K^{+}K^{-}e^{+}e^{-} $ decays at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Akopov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Alhakami</w:t>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (9), pp.092001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092001⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (7), pp.L071101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/mkx8-cl23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390849v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \to K^0_S \pi^0 \gamma$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">Determination of $|V_{ub}|$ from simultaneous measurements of untagged $B^0\toπ^- \ell^+ ν_{\ell}$ and $B^+\toρ^0 \ell^+ν_{\ell}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.011802⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/jnwn-ts6q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391060v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a Dark Higgs Boson Produced in Association with Inelastic Dark Matter at the Belle II Experiment</w:t>
+                <w:t xml:space="preserve">Measurement of branching fractions, CP asymmetry, and isospin asymmetry for $\boldsymbol{B\rightarrowργ}$ decays using Belle and Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/37w5-glpp⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.L071103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.L071103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390798v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $B^0 \to J/\psi \omega$ at Belle II</w:t>
+                <w:t xml:space="preserve">Test of lepton flavor universality with measurements of $R(D^{+})$ and $R(D^{*+})$ using semileptonic $B$ tagging at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.032012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.032012⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.032010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/fmn3-h8fy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390968v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fractions, CP asymmetry, and isospin asymmetry for $\boldsymbol{B\rightarrowργ}$ decays using Belle and Belle II data</w:t>
+                <w:t xml:space="preserve">Observation of the decay $B^0 \to J/\psi \omega$ at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111, pp.L071103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.L071103⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.032012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.032012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391070v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $|V_{ub}|$ from simultaneous measurements of untagged $B^0\toπ^- \ell^+ ν_{\ell}$ and $B^+\toρ^0 \ell^+ν_{\ell}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0 \to K^0_{\rm S} K^0_{\rm S}$ decays using opposite-side flavor tagging at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alghamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aggarwal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
+                <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111, pp.112009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/jnwn-ts6q⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.012017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/8x1h-39dp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391055v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton flavor universality with measurements of $R(D^{+})$ and $R(D^{*+})$ using semileptonic $B$ tagging at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0\to\pi^0\pi^0$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Adamczyk</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aggarwal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (3), pp.032010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/fmn3-h8fy⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.012006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/vg9c-xvdc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390825v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0 \to K^0_{\rm S} K^0_{\rm S}$ decays using opposite-side flavor tagging at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Search for lepton flavor-violating decay modes $B^0 \to K^{\ast 0}\tau^\pm\ell^\mp$ ($\ell = e,\mu$) with hadronic B-tagging at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alghamdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/8x1h-39dp⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (8), pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390819v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0\to\pi^0\pi^0$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">Observations of the singly Cabibbo-suppressed decays $ {\Xi}_c^{+}\to p{K}_S^0 $, $ {\Xi}_c^{+}\to \Lambda {\pi}^{+} $, and $ {\Xi}_c^{+}\to {\Sigma}^0{\pi}^{+} $ at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alhakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/vg9c-xvdc⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (3), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390807v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton flavor-violating decay modes $B^0 \to K^{\ast 0}\tau^\pm\ell^\mp$ ($\ell = e,\mu$) with hadronic B-tagging at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of $B^+\to\tau^+\nu_\tau$ branching fraction with a hadronic tagging method at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)184⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (7), pp.072002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/dcwd-5tg4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390801v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the singly Cabibbo-suppressed decays $ {\Xi}_c^{+}\to p{K}_S^0 $, $ {\Xi}_c^{+}\to \Lambda {\pi}^{+} $, and $ {\Xi}_c^{+}\to {\Sigma}^0{\pi}^{+} $ at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Measurements of the branching fractions of ${\Xi }_{c}^{+}\to {\Sigma }^{+}{K}_{S}^{0}$, ${\Xi }_{c}^{+}\to {\Xi }^{0}{\pi }^{+}$, and ${\Xi }_{c}^{+}\to {\Xi }^{0}{K}+$ at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (3), pp.61. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025 (8), pp.195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390973v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B^+\to\tau^+\nu_\tau$ branching fraction with a hadronic tagging method at Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of the Branching Fraction of $Λ_c^+ \to p K_S^0 π^0$ at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (7), pp.072002. </w:t>
+              <w:t xml:space="preserve">, 2025, 112, pp.012013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/dcwd-5tg4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/4mnw-tvks⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390844v1</w:t>
+                <w:t xml:space="preserve">hal-05391011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for $B^{+}\to K^{+}\nu\bar{\nu}$ Decays</w:t>
+                <w:t xml:space="preserve">Search for a $\mu^+\mu^-$ resonance in four-muon final states at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.112006. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.112015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787823v1</w:t>
+                <w:t xml:space="preserve">hal-04787807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \rightarrow K^0_S K^0_S K^0_S$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">Search for the baryon number and lepton number violating decays $\tau^-\to \Lambda\pi^-$ and $\tau^-\to \bar{\Lambda}\pi^-$ at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.112020. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (11), pp.112003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787810v1</w:t>
+                <w:t xml:space="preserve">hal-05391075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the decay $B^{0}\to\gamma\gamma$ using Belle and Belle II data</w:t>
+                <w:t xml:space="preserve">Search for lepton-flavor-violating τ$^{−}$→ μ$^{−}$μ$^{+}$μ$^{−}$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031106. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787794v1</w:t>
+                <w:t xml:space="preserve">hal-04787800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the energy dependence of the $e^+e^- \to B\bar{B}$, $B\bar{B}{}^*$, and $B^*\bar{B}{}^*$ cross sections at Belle~II</w:t>
+                <w:t xml:space="preserve">Search for rare $b \to d\ell^+\ell^-$ transitions at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.114. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (10), pp.101804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391107v1</w:t>
+                <w:t xml:space="preserve">hal-04787805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the baryon number and lepton number violating decays $\tau^-\to \Lambda\pi^-$ and $\tau^-\to \bar{\Lambda}\pi^-$ at Belle II</w:t>
+                <w:t xml:space="preserve">Search for the $e^+e^-\to\eta_{b}(1S)\omega$ and $e^+e^-\to\chi_{b0}(1P)\omega$ processes at $\sqrt{s}=10.745\,\mathrm{GeV}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (11), pp.112003. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (7), pp.072013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.072013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391075v1</w:t>
+                <w:t xml:space="preserve">hal-04787819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton-flavor-violating τ$^{−}$→ μ$^{−}$μ$^{+}$μ$^{−}$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">New graph-neural-network flavor tagger for Belle II and measurement of $\sin2\phi_1$ in $B^0 \to J/\psi K^0_\text{S}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (9), pp.62. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787800v1</w:t>
+                <w:t xml:space="preserve">hal-04787813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for rare $b \to d\ell^+\ell^-$ transitions at Belle</w:t>
+                <w:t xml:space="preserve">A test of lepton flavor universality with a measurement of $R(D^{*})$ using hadronic $B$ tagging at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (10), pp.101804. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787805v1</w:t>
+                <w:t xml:space="preserve">hal-04787816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the $e^+e^-\to\eta_{b}(1S)\omega$ and $e^+e^-\to\chi_{b0}(1P)\omega$ processes at $\sqrt{s}=10.745\,\mathrm{GeV}$</w:t>
+                <w:t xml:space="preserve">First measurement of $R(X_{\tau/\ell})$ as an inclusive test of the $b \to c \tau \nu$ anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (7), pp.072013. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (21), pp.211804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.072013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.211804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787819v1</w:t>
+                <w:t xml:space="preserve">hal-04787828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a $\mu^+\mu^-$ resonance in four-muon final states at Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of branching fractions and direct CP asymmetries for B → K π and B → π π decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.112015. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (1), pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787807v1</w:t>
+                <w:t xml:space="preserve">hal-04559449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New graph-neural-network flavor tagger for Belle II and measurement of $\sin2\phi_1$ in $B^0 \to J/\psi K^0_\text{S}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \rightarrow K^0_S K^0_S K^0_S$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (1), pp.012001. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.112020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.012001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787813v1</w:t>
+                <w:t xml:space="preserve">hal-04787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test of lepton flavor universality with a measurement of $R(D^{*})$ using hadronic $B$ tagging at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Evidence for $B^{+}\to K^{+}\nu\bar{\nu}$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.072020. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.112006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787816v1</w:t>
+                <w:t xml:space="preserve">hal-04787823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of $R(X_{\tau/\ell})$ as an inclusive test of the $b \to c \tau \nu$ anomaly</w:t>
+                <w:t xml:space="preserve">Search for the decay $B^{0}\to\gamma\gamma$ using Belle and Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (21), pp.211804. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.211804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787828v1</w:t>
+                <w:t xml:space="preserve">hal-04787794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fractions and direct CP asymmetries for B → K π and B → π π decays at Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of the energy dependence of the $e^+e^- \to B\bar{B}$, $B\bar{B}{}^*$, and $B^*\bar{B}{}^*$ cross sections at Belle~II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (1), pp.012001. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.012001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559449v1</w:t>
+                <w:t xml:space="preserve">hal-05391107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a long-lived spin-0 mediator in $b\to s$ transitions at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; Violation in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;S&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;π&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; Decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (11), pp.L111104. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (11), pp.111803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L111104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.111803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787841v1</w:t>
+                <w:t xml:space="preserve">hal-04302743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of light-lepton universality in angular asymmetries of $B^0 \to D^{*-} \ell \nu$ decays</w:t>
+                <w:t xml:space="preserve">Search for a long-lived spin-0 mediator in $b\to s$ transitions at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (18), pp.181801. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (11), pp.L111104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.181801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L111104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302675v1</w:t>
+                <w:t xml:space="preserve">hal-04787841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $|V_{cb}|$ using $\overline{B}^0\to D^{*+}\ell^-\bar\nu_\ell$ decays with Belle II</w:t>
+                <w:t xml:space="preserve">Tests of light-lepton universality in angular asymmetries of $B^0 \to D^{*-} \ell \nu$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (9), pp.092013. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (18), pp.181801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.181801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787831v1</w:t>
+                <w:t xml:space="preserve">hal-04302675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; asymmetries in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;ϕ&amp;lt;/mi&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;/math&amp;gt; decays with Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of CP asymmetries and branching-fraction ratios for B$^{±}$→ DK$^{±}$ and Dπ$^{±}$ with D →$ {K}_{\textrm{S}}^0 $K$^{±}$π$^{∓}$ using Belle and Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (7), pp.072012. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302852v1</w:t>
+                <w:t xml:space="preserve">hal-04302702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP asymmetries and branching-fraction ratios for B$^{±}$→ DK$^{±}$ and Dπ$^{±}$ with D →$ {K}_{\textrm{S}}^0 $K$^{±}$π$^{∓}$ using Belle and Belle II data</w:t>
+                <w:t xml:space="preserve">Determination of $|V_{cb}|$ using $\overline{B}^0\to D^{*+}\ell^-\bar\nu_\ell$ decays with Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 09, pp.146. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (9), pp.092013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302702v1</w:t>
+                <w:t xml:space="preserve">hal-04787831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; Violation in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;S&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;π&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; Decays at Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; asymmetries in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;ϕ&amp;lt;/mi&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;/math&amp;gt; decays with Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (11), pp.111803. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.072012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.111803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302743v1</w:t>
+                <w:t xml:space="preserve">hal-04302852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel method for the identification of the production flavor of neutral charmed mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (11), pp.112010. </w:t>
@@ -5862,63 +5862,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of Lepton Flavor Universality by the measurement of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ branching fraction using three-prong $\tau$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5941,118 +5941,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (7), pp.072013. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 777, pp.16-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.072013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797474v1</w:t>
+                <w:t xml:space="preserve">hal-01669812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the ratio of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ and $B^0 \to D^{*-} \mu^+ \nu_{\mu}$ branching fractions using three-prong $\tau$-lepton decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6075,112 +6075,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 777, pp.16-30. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (17), pp.171802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.171802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669812v1</w:t>
+                <w:t xml:space="preserve">hal-01797050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratio of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ and $B^0 \to D^{*-} \mu^+ \nu_{\mu}$ branching fractions using three-prong $\tau$-lepton decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Test of Lepton Flavor Universality by the measurement of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ branching fraction using three-prong $\tau$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,112 +6209,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (17), pp.171802. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.072013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.171802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.072013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797050v1</w:t>
+                <w:t xml:space="preserve">hal-01797474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B^{0}_{s}$ and $D^{-}_{s}$ meson lifetimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,112 +6343,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (10), pp.101801. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.101801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645612v1</w:t>
+                <w:t xml:space="preserve">hal-01645701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b \to p K^- \mu^+ \mu^-$ and a search for $C\!P$ violation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Study of $b\bar{b}$ correlations in high energy proton-proton collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6481,108 +6481,108 @@
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 06, pp.108. </w:t>
+              <w:t xml:space="preserve">, 2017, 11, pp.030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448051v1</w:t>
+                <w:t xml:space="preserve">hal-01645925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $b\bar{b}$ correlations in high energy proton-proton collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Observation of the doubly charmed baryon $\Xi_{cc}^{++}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,112 +6611,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.030. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (11), pp.112001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645925v1</w:t>
+                <w:t xml:space="preserve">hal-01645669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Study of prompt D$^{0}$ meson production in $p$Pb collisions at $ \sqrt{s_{\mathrm{NN}}}=5 $ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,246 +6745,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645701v1</w:t>
+                <w:t xml:space="preserve">hal-01645683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the doubly charmed baryon $\Xi_{cc}^{++}$</w:t>
+                <w:t xml:space="preserve">Observation of the annihilation decay mode B0→K+K−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Aaij</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Déléage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (11), pp.112001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.112001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 118, pp.081801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.081801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645669v1</w:t>
+                <w:t xml:space="preserve">in2p3-01388560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of prompt D$^{0}$ meson production in $p$Pb collisions at $ \sqrt{s_{\mathrm{NN}}}=5 $ TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Measurement of $B^{0}_{s}$ and $D^{-}_{s}$ meson lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7013,246 +7013,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)090⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (10), pp.101801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645683v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the annihilation decay mode B0→K+K−</w:t>
+                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b \to p K^- \mu^+ \mu^-$ and a search for $C\!P$ violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aaij</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Déléage</w:t>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.081801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.081801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01388560v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation and measurement of the branching fraction for the decay B0s→D∗∓sK±</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Differential branching fraction and angular analysis of Λ0b→Λ0μ+μ− decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7285,108 +7285,108 @@
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015 (6), pp.130. </w:t>
+              <w:t xml:space="preserve">, 2015, 2015 (6), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01138309v1</w:t>
+                <w:t xml:space="preserve">in2p3-01135719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential branching fraction and angular analysis of Λ0b→Λ0μ+μ− decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Measurement of CP violation in B0→J/ψK0S decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7415,112 +7415,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (6), pp.115. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp.031601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.031601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01135719v1</w:t>
+                <w:t xml:space="preserve">in2p3-01135713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the decay B¯¯¯0s→ψ(2S)K+π−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7604,57 +7604,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01135717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP violation in B0→J/ψK0S decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Observation of the B0→ρ0ρ0 decay from an amplitude analysis of B0→(π+π−)(π+π−) decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7683,112 +7683,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (3), pp.031601. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 747, pp.468-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.031601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01135713v1</w:t>
+                <w:t xml:space="preserve">in2p3-01138334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the B0→ρ0ρ0 decay from an amplitude analysis of B0→(π+π−)(π+π−) decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Measurement of the time-dependent CP asymmetries in B0s→J/ψK0S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7817,112 +7817,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 747, pp.468-478. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (6), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01138334v1</w:t>
+                <w:t xml:space="preserve">in2p3-01135710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-dependent CP asymmetries in B0s→J/ψK0S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Observation of the B0s→η′η′ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,112 +7951,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (6), pp.131. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.051801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.051801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01135710v1</w:t>
+                <w:t xml:space="preserve">in2p3-01135965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the B0s→η′η′ decay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">First observation and measurement of the branching fraction for the decay B0s→D∗∓sK±</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8085,82 +8085,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115, pp.051801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (6), pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.051801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01135965v1</w:t>
+                <w:t xml:space="preserve">in2p3-01138309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8322,421 +8322,421 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare heavy mesons decays to leptons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Meaux</w:t>
+                <w:t xml:space="preserve">Cédric Méaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoife Bharucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Boito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The GDR-InF annual workshop</w:t>
+              <w:t xml:space="preserve">GDR-InF annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02284773v1</w:t>
+                <w:t xml:space="preserve">in2p3-01922701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SM tests in rare B decays with tau leptons in the final state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards the Ultimate Precision in Flavour Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02285195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare heavy mesons decays to leptons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Méaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoife Bharucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Boito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-InF annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">7th OCEVU annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01922701v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01924010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare heavy mesons decays to leptons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Méaux</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Serrano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diogo Boito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th OCEVU annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The GDR-InF annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01924010v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02284773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8891,51 +8891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abumusabh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2fhj-8vyx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mkx8-cl23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alhakami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.011802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/37w5-glpp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.032012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L071103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jnwn-ts6q" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fmn3-h8fy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8x1h-39dp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vg9c-xvdc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dcwd-5tg4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)114" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)062" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101804" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.072013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.012001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.211804" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.012001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L111104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.181801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)146" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111803" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.072013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.070" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.171802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.112001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)090" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaucourt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;l&#233;age" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.081801" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borsato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochebina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)130" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)115" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.06.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.031601" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.06.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)131" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.051801" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02284584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Mancinelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02284773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Serrano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01922701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;aux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Bharucha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Boito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01924010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alhakami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.011802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/37w5-glpp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abumusabh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2fhj-8vyx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mkx8-cl23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jnwn-ts6q" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L071103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fmn3-h8fy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.032012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8x1h-39dp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vg9c-xvdc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dcwd-5tg4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.072013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.012001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.211804" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.012001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111803" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L111104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.181801" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.171802" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.072013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.112001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaucourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;l&#233;age" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.081801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borsato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochebina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)115" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.031601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.06.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.06.027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.051801" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138309v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)130" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02284584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Mancinelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01922701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;aux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Serrano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Bharucha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Boito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01924010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02284773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>