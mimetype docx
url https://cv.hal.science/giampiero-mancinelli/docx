--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -100,311 +100,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the inclusive branching fractions for $B_s^0$ decays into $D$ mesons via hadronic tagging</w:t>
+                <w:t xml:space="preserve">Measurement of the Branching Fraction of $Λ_c^+ \to p K_S^0 π^0$ at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. K. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 04, pp.114. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.012013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/4mnw-tvks⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390986v1</w:t>
+                <w:t xml:space="preserve">hal-05391011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction, polarization, and time-dependent $CP$ asymmetry in $B^0 \to \rho^+\rho^-$ decays and constraint on the CKM angle $\phi_2$</w:t>
+                <w:t xml:space="preserve">Measurements of the branching fractions of ${\Xi }_{c}^{+}\to {\Sigma }^{+}{K}_{S}^{0}$, ${\Xi }_{c}^{+}\to {\Xi }^{0}{\pi }^{+}$, and ${\Xi }_{c}^{+}\to {\Xi }^{0}{K}+$ at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Alhakami</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092001⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (8), pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390849v1</w:t>
+                <w:t xml:space="preserve">hal-05390831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \to K^0_S \pi^0 \gamma$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -413,4620 +413,4620 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134 (1), pp.011802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.011802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a Dark Higgs Boson Produced in Association with Inelastic Dark Matter at the Belle II Experiment</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fraction, polarization, and time-dependent $CP$ asymmetry in $B^0 \to \rho^+\rho^-$ decays and constraint on the CKM angle $\phi_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/37w5-glpp⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (9), pp.092001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390798v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {K}_S^0{K}^{-}{\pi}^{+}{\pi}^{+} $ decays using triple and quadruple products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the inclusive branching fractions for $B_s^0$ decays into $D$ mesons via hadronic tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (4), pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)036⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391048v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Search for a Dark Higgs Boson Produced in Association with Inelastic Dark Matter at the Belle II Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135, pp.151801. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 135 (13), pp.131801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/37w5-glpp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05391022v1</w:t>
+                <w:t xml:space="preserve">hal-05390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-integrated CP asymmetry in $D^{0}\rightarrow K^{0}_{S}K^{0}_{S}$ decays using Belle and Belle II data</w:t>
+                <w:t xml:space="preserve">Search for lepton-flavor-violating ${\tau }^{-}\to {{\ell}}^{-}{K}_{s}^{0}$ decays at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (8), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05391001v1</w:t>
+                <w:t xml:space="preserve">hal-05390816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.012011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390994v1</w:t>
+                <w:t xml:space="preserve">hal-05391046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the decays $B^{+} \to Σ_{c}(2455)^{++} \overlineΞ_{c}^{-}$ and $B^{0} \to Σ_{c}(2455)^{0} \overlineΞ_{c}^{0}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abumusabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111, pp.012011. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/2fhj-8vyx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05391046v1</w:t>
+                <w:t xml:space="preserve">hal-05390789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton-flavor-violating ${\tau }^{-}\to {{\ell}}^{-}{K}_{s}^{0}$ decays at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of the $ D^{0}\rightarrow K^{-}π^{+}e^{+}e^{-} $ branching fraction and search for $ D^{0}\rightarrow π^{+}π^{-}e^{+}e^{-} $ and $D^{0}\rightarrow K^{+}K^{-}e^{+}e^{-} $ decays at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (7), pp.L071101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/mkx8-cl23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390816v1</w:t>
+                <w:t xml:space="preserve">hal-05390531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decays $B^{+} \to Σ_{c}(2455)^{++} \overlineΞ_{c}^{-}$ and $B^{0} \to Σ_{c}(2455)^{0} \overlineΞ_{c}^{0}$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {K}_S^0{K}^{-}{\pi}^{+}{\pi}^{+} $ decays using triple and quadruple products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Ahn</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/2fhj-8vyx⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390789v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $ D^{0}\rightarrow K^{-}π^{+}e^{+}e^{-} $ branching fraction and search for $ D^{0}\rightarrow π^{+}π^{-}e^{+}e^{-} $ and $D^{0}\rightarrow K^{+}K^{-}e^{+}e^{-} $ decays at Belle</w:t>
+                <w:t xml:space="preserve">Measurement of the time-integrated CP asymmetry in $D^{0}\rightarrow K^{0}_{S}K^{0}_{S}$ decays using Belle and Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (7), pp.L071101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.012015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/mkx8-cl23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390531v1</w:t>
+                <w:t xml:space="preserve">hal-05391001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $|V_{ub}|$ from simultaneous measurements of untagged $B^0\toπ^- \ell^+ ν_{\ell}$ and $B^+\toρ^0 \ell^+ν_{\ell}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 09, pp.024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/jnwn-ts6q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05391055v1</w:t>
+                <w:t xml:space="preserve">hal-05390994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fractions, CP asymmetry, and isospin asymmetry for $\boldsymbol{B\rightarrowργ}$ decays using Belle and Belle II data</w:t>
+                <w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.151801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.L071103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05391070v1</w:t>
+                <w:t xml:space="preserve">hal-05391022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton flavor universality with measurements of $R(D^{+})$ and $R(D^{*+})$ using semileptonic $B$ tagging at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Observation of the decay $B^0 \to J/\psi \omega$ at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (3), pp.032010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/fmn3-h8fy⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.032012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.032012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390825v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $B^0 \to J/\psi \omega$ at Belle II</w:t>
+                <w:t xml:space="preserve">Test of lepton flavor universality with measurements of $R(D^{+})$ and $R(D^{*+})$ using semileptonic $B$ tagging at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.032012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.032012⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.032010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/fmn3-h8fy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390968v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0 \to K^0_{\rm S} K^0_{\rm S}$ decays using opposite-side flavor tagging at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Determination of $|V_{ub}|$ from simultaneous measurements of untagged $B^0\toπ^- \ell^+ ν_{\ell}$ and $B^+\toρ^0 \ell^+ν_{\ell}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Ahn</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Alhakami</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.012017. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 111, pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/jnwn-ts6q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/8x1h-39dp⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390819v1</w:t>
+                <w:t xml:space="preserve">hal-05391055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0\to\pi^0\pi^0$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of branching fractions, CP asymmetry, and isospin asymmetry for $\boldsymbol{B\rightarrowργ}$ decays using Belle and Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Ahn</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.012006. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 111, pp.L071103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.L071103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/vg9c-xvdc⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390807v1</w:t>
+                <w:t xml:space="preserve">hal-05391070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton flavor-violating decay modes $B^0 \to K^{\ast 0}\tau^\pm\ell^\mp$ ($\ell = e,\mu$) with hadronic B-tagging at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of $B^+\to\tau^+\nu_\tau$ branching fraction with a hadronic tagging method at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (7), pp.072002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/dcwd-5tg4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390801v1</w:t>
+                <w:t xml:space="preserve">hal-05390844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the singly Cabibbo-suppressed decays $ {\Xi}_c^{+}\to p{K}_S^0 $, $ {\Xi}_c^{+}\to \Lambda {\pi}^{+} $, and $ {\Xi}_c^{+}\to {\Sigma}^0{\pi}^{+} $ at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0 \to K^0_{\rm S} K^0_{\rm S}$ decays using opposite-side flavor tagging at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alghamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alhakami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.012017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/8x1h-39dp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390973v1</w:t>
+                <w:t xml:space="preserve">hal-05390819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B^+\to\tau^+\nu_\tau$ branching fraction with a hadronic tagging method at Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0\to\pi^0\pi^0$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alghamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (7), pp.072002. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.012006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/vg9c-xvdc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/dcwd-5tg4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390844v1</w:t>
+                <w:t xml:space="preserve">hal-05390807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the branching fractions of ${\Xi }_{c}^{+}\to {\Sigma }^{+}{K}_{S}^{0}$, ${\Xi }_{c}^{+}\to {\Xi }^{0}{\pi }^{+}$, and ${\Xi }_{c}^{+}\to {\Xi }^{0}{K}+$ at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Search for lepton flavor-violating decay modes $B^0 \to K^{\ast 0}\tau^\pm\ell^\mp$ ($\ell = e,\mu$) with hadronic B-tagging at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (8), pp.195. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025 (8), pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390831v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Branching Fraction of $Λ_c^+ \to p K_S^0 π^0$ at Belle</w:t>
+                <w:t xml:space="preserve">Observations of the singly Cabibbo-suppressed decays $ {\Xi}_c^{+}\to p{K}_S^0 $, $ {\Xi}_c^{+}\to \Lambda {\pi}^{+} $, and $ {\Xi}_c^{+}\to {\Sigma}^0{\pi}^{+} $ at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alhakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.012013. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (3), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/4mnw-tvks⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391011v1</w:t>
+                <w:t xml:space="preserve">hal-05390973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a $\mu^+\mu^-$ resonance in four-muon final states at Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of the energy dependence of the $e^+e^- \to B\bar{B}$, $B\bar{B}{}^*$, and $B^*\bar{B}{}^*$ cross sections at Belle~II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.112015. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787807v1</w:t>
+                <w:t xml:space="preserve">hal-05391107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the baryon number and lepton number violating decays $\tau^-\to \Lambda\pi^-$ and $\tau^-\to \bar{\Lambda}\pi^-$ at Belle II</w:t>
+                <w:t xml:space="preserve">Evidence for $B^{+}\to K^{+}\nu\bar{\nu}$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (11), pp.112003. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.112006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391075v1</w:t>
+                <w:t xml:space="preserve">hal-04787823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton-flavor-violating τ$^{−}$→ μ$^{−}$μ$^{+}$μ$^{−}$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \rightarrow K^0_S K^0_S K^0_S$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (9), pp.62. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.112020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787800v1</w:t>
+                <w:t xml:space="preserve">hal-04787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for rare $b \to d\ell^+\ell^-$ transitions at Belle</w:t>
+                <w:t xml:space="preserve">Search for the decay $B^{0}\to\gamma\gamma$ using Belle and Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (10), pp.101804. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787805v1</w:t>
+                <w:t xml:space="preserve">hal-04787794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the $e^+e^-\to\eta_{b}(1S)\omega$ and $e^+e^-\to\chi_{b0}(1P)\omega$ processes at $\sqrt{s}=10.745\,\mathrm{GeV}$</w:t>
+                <w:t xml:space="preserve">Search for a $\mu^+\mu^-$ resonance in four-muon final states at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (7), pp.072013. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.112015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.072013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787819v1</w:t>
+                <w:t xml:space="preserve">hal-04787807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New graph-neural-network flavor tagger for Belle II and measurement of $\sin2\phi_1$ in $B^0 \to J/\psi K^0_\text{S}$ decays</w:t>
+                <w:t xml:space="preserve">Search for the $e^+e^-\to\eta_{b}(1S)\omega$ and $e^+e^-\to\chi_{b0}(1P)\omega$ processes at $\sqrt{s}=10.745\,\mathrm{GeV}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (1), pp.012001. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (7), pp.072013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.012001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.072013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787813v1</w:t>
+                <w:t xml:space="preserve">hal-04787819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test of lepton flavor universality with a measurement of $R(D^{*})$ using hadronic $B$ tagging at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Search for rare $b \to d\ell^+\ell^-$ transitions at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.072020. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (10), pp.101804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787816v1</w:t>
+                <w:t xml:space="preserve">hal-04787805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of $R(X_{\tau/\ell})$ as an inclusive test of the $b \to c \tau \nu$ anomaly</w:t>
+                <w:t xml:space="preserve">Search for the baryon number and lepton number violating decays $\tau^-\to \Lambda\pi^-$ and $\tau^-\to \bar{\Lambda}\pi^-$ at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (21), pp.211804. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (11), pp.112003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.211804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787828v1</w:t>
+                <w:t xml:space="preserve">hal-05391075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fractions and direct CP asymmetries for B → K π and B → π π decays at Belle II</w:t>
+                <w:t xml:space="preserve">Search for lepton-flavor-violating τ$^{−}$→ μ$^{−}$μ$^{+}$μ$^{−}$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (1), pp.012001. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.012001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559449v1</w:t>
+                <w:t xml:space="preserve">hal-04787800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \rightarrow K^0_S K^0_S K^0_S$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">New graph-neural-network flavor tagger for Belle II and measurement of $\sin2\phi_1$ in $B^0 \to J/\psi K^0_\text{S}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.112020. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787810v1</w:t>
+                <w:t xml:space="preserve">hal-04787813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for $B^{+}\to K^{+}\nu\bar{\nu}$ Decays</w:t>
+                <w:t xml:space="preserve">A test of lepton flavor universality with a measurement of $R(D^{*})$ using hadronic $B$ tagging at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.112006. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787823v1</w:t>
+                <w:t xml:space="preserve">hal-04787816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the decay $B^{0}\to\gamma\gamma$ using Belle and Belle II data</w:t>
+                <w:t xml:space="preserve">Measurement of branching fractions and direct CP asymmetries for B → K π and B → π π decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031106. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (1), pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787794v1</w:t>
+                <w:t xml:space="preserve">hal-04559449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the energy dependence of the $e^+e^- \to B\bar{B}$, $B\bar{B}{}^*$, and $B^*\bar{B}{}^*$ cross sections at Belle~II</w:t>
+                <w:t xml:space="preserve">First measurement of $R(X_{\tau/\ell})$ as an inclusive test of the $b \to c \tau \nu$ anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.114. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (21), pp.211804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.211804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391107v1</w:t>
+                <w:t xml:space="preserve">hal-04787828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; Violation in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;S&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;π&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; Decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (11), pp.111803. </w:t>
@@ -5058,697 +5058,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a long-lived spin-0 mediator in $b\to s$ transitions at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Measurement of CP asymmetries and branching-fraction ratios for B$^{±}$→ DK$^{±}$ and Dπ$^{±}$ with D →$ {K}_{\textrm{S}}^0 $K$^{±}$π$^{∓}$ using Belle and Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (11), pp.L111104. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L111104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787841v1</w:t>
+                <w:t xml:space="preserve">hal-04302702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of light-lepton universality in angular asymmetries of $B^0 \to D^{*-} \ell \nu$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; asymmetries in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;ϕ&amp;lt;/mi&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;/math&amp;gt; decays with Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (18), pp.181801. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.072012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.181801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302675v1</w:t>
+                <w:t xml:space="preserve">hal-04302852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP asymmetries and branching-fraction ratios for B$^{±}$→ DK$^{±}$ and Dπ$^{±}$ with D →$ {K}_{\textrm{S}}^0 $K$^{±}$π$^{∓}$ using Belle and Belle II data</w:t>
+                <w:t xml:space="preserve">Determination of $|V_{cb}|$ using $\overline{B}^0\to D^{*+}\ell^-\bar\nu_\ell$ decays with Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 09, pp.146. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (9), pp.092013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302702v1</w:t>
+                <w:t xml:space="preserve">hal-04787831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $|V_{cb}|$ using $\overline{B}^0\to D^{*+}\ell^-\bar\nu_\ell$ decays with Belle II</w:t>
+                <w:t xml:space="preserve">Search for a long-lived spin-0 mediator in $b\to s$ transitions at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (9), pp.092013. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (11), pp.L111104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L111104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787831v1</w:t>
+                <w:t xml:space="preserve">hal-04787841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; asymmetries in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;ϕ&amp;lt;/mi&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;/math&amp;gt; decays with Belle II</w:t>
+                <w:t xml:space="preserve">Tests of light-lepton universality in angular asymmetries of $B^0 \to D^{*-} \ell \nu$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (7), pp.072012. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (18), pp.181801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.181801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302852v1</w:t>
+                <w:t xml:space="preserve">hal-04302675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel method for the identification of the production flavor of neutral charmed mesons</w:t>
               </w:r>
@@ -5773,64 +5773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (11), pp.112010. </w:t>
@@ -5862,63 +5862,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays</w:t>
+                <w:t xml:space="preserve">Test of Lepton Flavor Universality by the measurement of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ branching fraction using three-prong $\tau$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5941,118 +5941,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 777, pp.16-30. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (7), pp.072013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.072013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669812v1</w:t>
+                <w:t xml:space="preserve">hal-01797474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratio of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ and $B^0 \to D^{*-} \mu^+ \nu_{\mu}$ branching fractions using three-prong $\tau$-lepton decays</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6075,112 +6075,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (17), pp.171802. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 777, pp.16-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.171802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.11.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797050v1</w:t>
+                <w:t xml:space="preserve">hal-01669812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of Lepton Flavor Universality by the measurement of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ branching fraction using three-prong $\tau$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Measurement of the ratio of the $B^0 \to D^{*-} \tau^+ \nu_{\tau}$ and $B^0 \to D^{*-} \mu^+ \nu_{\mu}$ branching fractions using three-prong $\tau$-lepton decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,112 +6209,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (7), pp.072013. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (17), pp.171802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.072013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.171802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797474v1</w:t>
+                <w:t xml:space="preserve">hal-01797050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Measurement of $B^{0}_{s}$ and $D^{-}_{s}$ meson lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,112 +6343,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (10), pp.101801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645701v1</w:t>
+                <w:t xml:space="preserve">hal-01645612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $b\bar{b}$ correlations in high energy proton-proton collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b \to p K^- \mu^+ \mu^-$ and a search for $C\!P$ violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6481,108 +6481,108 @@
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11, pp.030. </w:t>
+              <w:t xml:space="preserve">, 2017, 06, pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645925v1</w:t>
+                <w:t xml:space="preserve">hal-02448051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the doubly charmed baryon $\Xi_{cc}^{++}$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,112 +6611,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (11), pp.112001. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.112001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645669v1</w:t>
+                <w:t xml:space="preserve">hal-01645701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of prompt D$^{0}$ meson production in $p$Pb collisions at $ \sqrt{s_{\mathrm{NN}}}=5 $ TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Study of $b\bar{b}$ correlations in high energy proton-proton collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6749,242 +6749,242 @@
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.90. </w:t>
+              <w:t xml:space="preserve">, 2017, 11, pp.030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2017)030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645683v1</w:t>
+                <w:t xml:space="preserve">hal-01645925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the annihilation decay mode B0→K+K−</w:t>
+                <w:t xml:space="preserve">Observation of the doubly charmed baryon $\Xi_{cc}^{++}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aaij</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Déléage</w:t>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118, pp.081801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.081801⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 119 (11), pp.112001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01388560v1</w:t>
+                <w:t xml:space="preserve">hal-01645669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B^{0}_{s}$ and $D^{-}_{s}$ meson lifetimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Study of prompt D$^{0}$ meson production in $p$Pb collisions at $ \sqrt{s_{\mathrm{NN}}}=5 $ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7013,246 +7013,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.101801⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645612v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b \to p K^- \mu^+ \mu^-$ and a search for $C\!P$ violation</w:t>
+                <w:t xml:space="preserve">Observation of the annihilation decay mode B0→K+K−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Aaij</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Akar</w:t>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Déléage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 06, pp.108. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.081801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2017)108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.081801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448051v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01388560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential branching fraction and angular analysis of Λ0b→Λ0μ+μ− decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">First observation and measurement of the branching fraction for the decay B0s→D∗∓sK±</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7285,108 +7285,108 @@
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015 (6), pp.115. </w:t>
+              <w:t xml:space="preserve">, 2015, 2015 (6), pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01135719v1</w:t>
+                <w:t xml:space="preserve">in2p3-01138309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP violation in B0→J/ψK0S decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Differential branching fraction and angular analysis of Λ0b→Λ0μ+μ− decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7415,112 +7415,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (3), pp.031601. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (6), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.031601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01135713v1</w:t>
+                <w:t xml:space="preserve">in2p3-01135719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay B¯¯¯0s→ψ(2S)K+π−</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Measurement of CP violation in B0→J/ψK0S decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,112 +7549,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 747, pp.484-494. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp.031601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.031601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01135717v1</w:t>
+                <w:t xml:space="preserve">in2p3-01135713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the B0→ρ0ρ0 decay from an amplitude analysis of B0→(π+π−)(π+π−) decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Observation of the decay B¯¯¯0s→ψ(2S)K+π−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7687,108 +7687,108 @@
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 747, pp.468-478. </w:t>
+              <w:t xml:space="preserve">, 2015, 747, pp.484-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01138334v1</w:t>
+                <w:t xml:space="preserve">in2p3-01135717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-dependent CP asymmetries in B0s→J/ψK0S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Observation of the B0→ρ0ρ0 decay from an amplitude analysis of B0→(π+π−)(π+π−) decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7817,112 +7817,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (6), pp.131. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 747, pp.468-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01135710v1</w:t>
+                <w:t xml:space="preserve">in2p3-01138334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the B0s→η′η′ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8006,57 +8006,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01135965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation and measurement of the branching fraction for the decay B0s→D∗∓sK±</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Measurement of the time-dependent CP asymmetries in B0s→J/ψK0S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8089,78 +8089,78 @@
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kochebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015 (6), pp.130. </w:t>
+              <w:t xml:space="preserve">, 2015, 2015 (6), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01138309v1</w:t>
+                <w:t xml:space="preserve">in2p3-01135710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8322,421 +8322,421 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare heavy mesons decays to leptons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Méaux</w:t>
+                <w:t xml:space="preserve">Cedric Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Serrano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diogo Boito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-InF annual workshop</w:t>
+              <w:t xml:space="preserve">The GDR-InF annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01922701v1</w:t>
+                <w:t xml:space="preserve">in2p3-02284773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SM tests in rare B decays with tau leptons in the final state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare heavy mesons decays to leptons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Méaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Mancinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoife Bharucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Boito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards the Ultimate Precision in Flavour Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">GDR-InF annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02285195v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01922701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare heavy mesons decays to leptons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SM tests in rare B decays with tau leptons in the final state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Mancinelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diogo Boito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th OCEVU annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Towards the Ultimate Precision in Flavour Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01924010v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02285195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare heavy mesons decays to leptons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Meaux</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Méaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoife Bharucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Boito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The GDR-InF annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">7th OCEVU annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02284773v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01924010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8891,51 +8891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alhakami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.011802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/37w5-glpp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abumusabh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2fhj-8vyx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mkx8-cl23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jnwn-ts6q" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L071103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fmn3-h8fy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.032012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8x1h-39dp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vg9c-xvdc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dcwd-5tg4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.072013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.012001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.211804" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.012001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111803" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L111104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.181801" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.171802" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.072013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.112001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaucourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;l&#233;age" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.081801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borsato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochebina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)115" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.031601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.06.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.06.027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.051801" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138309v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)130" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02284584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Mancinelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01922701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;aux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Serrano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Bharucha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Boito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01924010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02284773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.011802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alhakami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/37w5-glpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abumusabh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2fhj-8vyx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mkx8-cl23" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.032012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fmn3-h8fy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jnwn-ts6q" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L071103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dcwd-5tg4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8x1h-39dp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vg9c-xvdc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)184" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.072013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101804" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.012001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.012001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.211804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111803" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)146" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L111104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.181801" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.072013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.11.070" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.171802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.112001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)090" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01388560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaucourt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;l&#233;age" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.081801" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borsato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochebina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)130" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135719v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)115" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.031601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.06.038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.06.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.051801" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01135710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)131" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02284584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Mancinelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02284773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Serrano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01922701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;aux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Bharucha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Boito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285195v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01924010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>