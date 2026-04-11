--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -753,291 +753,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma‐induced formation of coatings on vegetable ivory microparticles immersed in silicone oil: Enhancing surface coverage using natural products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.202300154⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295082v1</w:t>
+                <w:t xml:space="preserve">hal-04303463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Frantz</w:t>
+                <w:t xml:space="preserve">Plasma‐induced formation of coatings on vegetable ivory microparticles immersed in silicone oil: Enhancing surface coverage using natural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+                <w:t xml:space="preserve">Anderson Thiago Vasconcelos Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Renata Nunes Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.2300154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202300154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303463v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of iso-volume deformation during convective drying of yacón: An extended van Meel model adapted to large volume reduction</w:t>
               </w:r>
@@ -1662,1862 +1662,1862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic Washburn approach of liquid imbibition in wood derived from X-ray tomography observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05508-0⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886925v1</w:t>
+                <w:t xml:space="preserve">hal-03794868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of water vapor diffusion in low density fiberboard: implications as a building material</w:t>
+                <w:t xml:space="preserve">A macroscopic Washburn approach of liquid imbibition in wood derived from X-ray tomography observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127047⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05508-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886912v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of water vapor diffusion in low density fiberboard: implications as a building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.127047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794868v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling shear viscosity of soft plant cell suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106776⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 341, pp.125831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255092v1</w:t>
+                <w:t xml:space="preserve">hal-03420078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions based on food byproducts: A comprehensive study of soluble and insoluble contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+                <w:t xml:space="preserve">Modelling shear viscosity of soft plant cell suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michon</w:t>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.078⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491228v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pickering emulsions based on food byproducts: A comprehensive study of soluble and insoluble contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Colin</w:t>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Lv</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.226 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420085v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ece.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000848v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring wheat dough using a thermomechanical process, from liquid food to 3D-printable food material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurena Masbernat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Michon</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110696⟩</w:t>
+              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue on Digitalisation in Chemical Engineering Education and Training, 34, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ece.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965620v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing highly hydrated wheat flour doughs by adding water in two steps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Structuring wheat dough using a thermomechanical process, from liquid food to 3D-printable food material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurena Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille C. Michon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98, pp.103179. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.110696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2021.103179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190588v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+                <w:t xml:space="preserve">Stabilizing highly hydrated wheat flour doughs by adding water in two steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurena Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille C. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.103179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2021.103179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547179v1</w:t>
+                <w:t xml:space="preserve">hal-03190588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Colin</w:t>
+                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 341, pp.125831. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (1), pp.21-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420078v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 315, pp.123819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140177v1</w:t>
+                <w:t xml:space="preserve">hal-03174833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insulating and refractory mineral foam: Structure and mechanical properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139153⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.122256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053165v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time distribution analysis in the transport and compressing screws of a biomass pretreatment process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
+                <w:t xml:space="preserve">New insulating and refractory mineral foam: Structure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Youssef</w:t>
+                <w:t xml:space="preserve">Estefanía del Campo Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.011⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 780, pp.139153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140277v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residence time distribution analysis in the transport and compressing screws of a biomass pretreatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 315, pp.123819. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.162-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174833v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaged starch in pea versus wheat flours: fragmentation behavior and contribution of fine and coarse fractions</w:t>
               </w:r>
@@ -3529,51 +3529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eurieult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3765,265 +3765,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic behaviour of lignocellulosic materials : Dataset at oscillating relative humidity variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designed cellulose nanocrystal surface properties for improving barrier properties in polylactide nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etzael Espino Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.005⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.267-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959242v1</w:t>
+                <w:t xml:space="preserve">hal-01727159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designed cellulose nanocrystal surface properties for improving barrier properties in polylactide nanocomposites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygroscopic behaviour of lignocellulosic materials : Dataset at oscillating relative humidity variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Belgacem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.267-277. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.320-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727159v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of biomass alterations during hydrothermal pretreatment by in-situ dynamic mechanical analysis</w:t>
               </w:r>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.330 - 337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.716-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4477,90 +4477,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of physico-chemical characteristics of coconut endocarp — Acrocomia aculeata — by isothermal pyrolysis in the range 250–550 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Rolón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126, pp.88-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4620,64 +4620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.383-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4705,580 +4705,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+                <w:t xml:space="preserve">Residence time distribution in a biomass pretreatment reactor: Experimentation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Munoz Ibanez</w:t>
+                <w:t xml:space="preserve">Fabrice F. Ducept</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+                <w:t xml:space="preserve">Hamdi Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Gallotti</w:t>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.233 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620685v1</w:t>
+                <w:t xml:space="preserve">hal-01652569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time distribution in a biomass pretreatment reactor: Experimentation and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+                <w:t xml:space="preserve">An experimental study of the swelling behavior of starch granules under heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652569v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the swelling behavior of starch granules under heat treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">Reduction of biomass resilience by torrefaction: apparent stiffness during failure (ASF) and specific failure energy (SFE) assessed by a custom impact device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food and Biosystems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (11), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2016-0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100443v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of biomass resilience by torrefaction: apparent stiffness during failure (ASF) and specific failure energy (SFE) assessed by a custom impact device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Munoz Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floran Pierre</w:t>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre, pp.18-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652558v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,51 +5364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanocrystal surface functionalization for the controlled sorption of water and organic vapours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etzael Espino-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Brisset Espinosa-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.235-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5719,51 +5719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modelling approaches to predict wood properties from its cellular structure: image-based representation and meshless methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,64 +5836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGA-FTIR Analysis of Torrefaction of Lignocellulosic Components (cellulose, xylan, lignin) in Isothermal Conditions over a Wide Range of Time Durations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5966,51 +5966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego V. B. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.407 - 415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6082,51 +6082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2), pp.187 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6160,51 +6160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original impact device for biomass characterisation: results obtained for spruce and poplar at different moisture contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (3), pp.537-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6290,77 +6290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption in the Convective Drying of Timber Analyzed by a Multiscale Computational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torrefaction Of Cellulose: Validity And Limitation Of The Temperature/Duration Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6645,51 +6645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Otavio J. O. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.1204 - 1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6740,51 +6740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.312 - 321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6987,51 +6987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Thiago Vasconcelos Veiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Nunes Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nait M&#8217;barek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00579-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2159974" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05508-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106776" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110696" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Michon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103179" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eurieult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cche.10146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Belgacem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cipriano Almeida Barros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2017-0066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rol&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.06.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-017-9494-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Ducept" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bennaceur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.07.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0994-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.3.4239-4251" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V. B. Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26LJ434Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0512-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516010v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Remond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2010.515035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otavio J. O. Brito" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Thiago Vasconcelos Veiga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Nunes Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nait M&#8217;barek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00579-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2159974" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886925v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05508-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106776" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110696" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Michon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103179" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eurieult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cche.10146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino P&#233;rez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Belgacem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cipriano Almeida Barros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2017-0066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rol&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.06.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-017-9494-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Ducept" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bennaceur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.07.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0994-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.3.4239-4251" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V. B. Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26LJ434Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0512-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516010v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Remond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2010.515035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otavio J. O. Brito" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>