--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -753,291 +753,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma‐induced formation of coatings on vegetable ivory microparticles immersed in silicone oil: Enhancing surface coverage using natural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Anderson Thiago Vasconcelos Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Nunes Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.2300154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202300154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303463v1</w:t>
+                <w:t xml:space="preserve">hal-04295082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma‐induced formation of coatings on vegetable ivory microparticles immersed in silicone oil: Enhancing surface coverage using natural products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (3), pp.2300154. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.202300154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295082v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of iso-volume deformation during convective drying of yacón: An extended van Meel model adapted to large volume reduction</w:t>
               </w:r>
@@ -1662,1862 +1662,1862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+                <w:t xml:space="preserve">A macroscopic Washburn approach of liquid imbibition in wood derived from X-ray tomography observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05508-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794868v1</w:t>
+                <w:t xml:space="preserve">hal-03886925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic Washburn approach of liquid imbibition in wood derived from X-ray tomography observations</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of water vapor diffusion in low density fiberboard: implications as a building material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05508-0⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.127047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886925v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of water vapor diffusion in low density fiberboard: implications as a building material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
+                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 329, pp.127047. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886912v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling shear viscosity of soft plant cell suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia P Lancha</w:t>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Colin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420078v1</w:t>
+                <w:t xml:space="preserve">hal-03255092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling shear viscosity of soft plant cell suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+                <w:t xml:space="preserve">Pickering emulsions based on food byproducts: A comprehensive study of soluble and insoluble contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Menut</w:t>
+                <w:t xml:space="preserve">C. Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106776⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.226 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255092v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions based on food byproducts: A comprehensive study of soluble and insoluble contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.078⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491228v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pin Lv</w:t>
+                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (1), pp.21-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420085v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structuring wheat dough using a thermomechanical process, from liquid food to 3D-printable food material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+                <w:t xml:space="preserve">Laurena Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Sophie Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ece.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.110696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000848v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring wheat dough using a thermomechanical process, from liquid food to 3D-printable food material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Stabilizing highly hydrated wheat flour doughs by adding water in two steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurena Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Berland</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille C. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.103179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2021.103179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965620v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing highly hydrated wheat flour doughs by adding water in two steps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Berland</w:t>
+                <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille C. Michon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2021.103179⟩</w:t>
+              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue on Digitalisation in Chemical Engineering Education and Training, 34, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ece.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190588v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Lu</w:t>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137 (1), pp.21-61. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 341, pp.125831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547179v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.122256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174833v1</w:t>
+                <w:t xml:space="preserve">hal-03140177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insulating and refractory mineral foam: Structure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefanía del Campo Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 780, pp.139153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140177v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insulating and refractory mineral foam: Structure and mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maréchal</w:t>
+                <w:t xml:space="preserve">Residence time distribution analysis in the transport and compressing screws of a biomass pretreatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefanía del Campo Estrada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139153⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053165v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time distribution analysis in the transport and compressing screws of a biomass pretreatment process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ziad Youssef</w:t>
+                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 154, pp.162-170. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 315, pp.123819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140277v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaged starch in pea versus wheat flours: fragmentation behavior and contribution of fine and coarse fractions</w:t>
               </w:r>
@@ -3529,51 +3529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eurieult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3765,512 +3765,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designed cellulose nanocrystal surface properties for improving barrier properties in polylactide nanocomposites</w:t>
+                <w:t xml:space="preserve">Assessment of biomass alterations during hydrothermal pretreatment by in-situ dynamic mechanical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etzael Espino Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bras</w:t>
+                <w:t xml:space="preserve">Sid-Ali Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.005⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.330 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727159v1</w:t>
+                <w:t xml:space="preserve">hal-01821749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic behaviour of lignocellulosic materials : Dataset at oscillating relative humidity variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modeling of cooling and drying of pellets for animal feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Rouchouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Remond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.320-333. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (3), pp.255-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2017.1323760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959242v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of biomass alterations during hydrothermal pretreatment by in-situ dynamic mechanical analysis</w:t>
+                <w:t xml:space="preserve">Designed cellulose nanocrystal surface properties for improving barrier properties in polylactide nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid-Ali Mokdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">Etzael Espino Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.11.014⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.267-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821749v1</w:t>
+                <w:t xml:space="preserve">hal-01727159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of cooling and drying of pellets for animal feed</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygroscopic behaviour of lignocellulosic materials : Dataset at oscillating relative humidity variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">Romain Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (3), pp.255-266. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.320-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2017.1323760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801979v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gripped-box model: A simple and robust formulation of sorption hysteresis for lignocellulosic materials</w:t>
               </w:r>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.716-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4477,90 +4477,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of physico-chemical characteristics of coconut endocarp — Acrocomia aculeata — by isothermal pyrolysis in the range 250–550 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Rolón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126, pp.88-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,697 +4588,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Model Apple Cells Suspensions: Rheological Properties and Impact of the Continuous Phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Munoz Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre, pp.18-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258639v1</w:t>
+                <w:t xml:space="preserve">hal-02620685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time distribution in a biomass pretreatment reactor: Experimentation and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+                <w:t xml:space="preserve">Design of Model Apple Cells Suspensions: Rheological Properties and Impact of the Continuous Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.383-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-017-9494-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652569v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the swelling behavior of starch granules under heat treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">Residence time distribution in a biomass pretreatment reactor: Experimentation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Ducept</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Bennaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food and Biosystems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.233 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100443v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of biomass resilience by torrefaction: apparent stiffness during failure (ASF) and specific failure energy (SFE) assessed by a custom impact device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floran Pierre</w:t>
+                <w:t xml:space="preserve">An experimental study of the swelling behavior of starch granules under heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652558v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of biomass resilience by torrefaction: apparent stiffness during failure (ASF) and specific failure energy (SFE) assessed by a custom impact device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Gallotti</w:t>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (11), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2016-0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620685v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,51 +5364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanocrystal surface functionalization for the controlled sorption of water and organic vapours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etzael Espino-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Brisset Espinosa-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.235-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5719,51 +5719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modelling approaches to predict wood properties from its cellular structure: image-based representation and meshless methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,64 +5836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGA-FTIR Analysis of Torrefaction of Lignocellulosic Components (cellulose, xylan, lignin) in Isothermal Conditions over a Wide Range of Time Durations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5966,51 +5966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego V. B. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.407 - 415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6082,51 +6082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2), pp.187 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6160,51 +6160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original impact device for biomass characterisation: results obtained for spruce and poplar at different moisture contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (3), pp.537-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6290,77 +6290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption in the Convective Drying of Timber Analyzed by a Multiscale Computational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torrefaction Of Cellulose: Validity And Limitation Of The Temperature/Duration Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6645,51 +6645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Otavio J. O. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.1204 - 1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6740,51 +6740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.312 - 321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6987,51 +6987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Thiago Vasconcelos Veiga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Nunes Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nait M&#8217;barek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00579-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2159974" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886925v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05508-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106776" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.078" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110696" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Michon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103179" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eurieult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cche.10146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino P&#233;rez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Belgacem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cipriano Almeida Barros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2017-0066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rol&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.06.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-017-9494-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Ducept" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bennaceur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.07.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0994-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.3.4239-4251" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V. B. Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26LJ434Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0512-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516010v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Remond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2010.515035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otavio J. O. Brito" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Thiago Vasconcelos Veiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Nunes Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nait M&#8217;barek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00579-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2159974" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05508-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106776" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Michon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103179" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eurieult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cche.10146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino P&#233;rez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Belgacem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959242v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cipriano Almeida Barros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2017-0066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rol&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.06.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-017-9494-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Ducept" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bennaceur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.07.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0994-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.3.4239-4251" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V. B. Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26LJ434Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0512-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516010v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Remond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2010.515035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otavio J. O. Brito" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>