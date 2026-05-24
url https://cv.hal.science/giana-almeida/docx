--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1017,542 +1017,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of iso-volume deformation during convective drying of yacón: An extended van Meel model adapted to large volume reduction</w:t>
+                <w:t xml:space="preserve">Fermentation effects on physical, microstructural, cooking and sensory characteristics of a traditional Algerian couscous based on fermented wheat Lemzeïet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Marques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">Fatima Zohra Becila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Tadini</w:t>
+                <w:t xml:space="preserve">Abdallah Bouasla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111311⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.102505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2023.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875400v2</w:t>
+                <w:t xml:space="preserve">hal-04515825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient high oxygen barrier multilayer films of nanocellulose and polylactide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Guivier</w:t>
+                <w:t xml:space="preserve">Water behavior, equilibrium, and migration of a biomaterial made of pure mycelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Nait M’barek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (6), pp.1889-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42247-023-00579-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025312v1</w:t>
+                <w:t xml:space="preserve">hal-04455626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation effects on physical, microstructural, cooking and sensory characteristics of a traditional Algerian couscous based on fermented wheat Lemzeïet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+                <w:t xml:space="preserve">Resilient high oxygen barrier multilayer films of nanocellulose and polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2023.102505⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 312, pp.120761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515825v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water behavior, equilibrium, and migration of a biomaterial made of pure mycelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">Evidence of iso-volume deformation during convective drying of yacón: An extended van Meel model adapted to large volume reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Nait M’barek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Carmen Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Augusto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (6), pp.1889-1902. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.111311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-023-00579-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455626v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art in the mechanistic modeling of the drying of solids: A review of 40 years of progress and perspectives</w:t>
               </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1766,5081 +1766,5215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of water vapor diffusion in low density fiberboard: implications as a building material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
+                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127047⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886912v1</w:t>
+                <w:t xml:space="preserve">hal-05613284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of water vapor diffusion in low density fiberboard: implications as a building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.127047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794868v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling shear viscosity of soft plant cell suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+                <w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106776⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255092v1</w:t>
+                <w:t xml:space="preserve">hal-03794868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions based on food byproducts: A comprehensive study of soluble and insoluble contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+                <w:t xml:space="preserve">Modelling shear viscosity of soft plant cell suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Michon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.078⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491228v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pickering emulsions based on food byproducts: A comprehensive study of soluble and insoluble contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.226 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.07.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420085v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pin Lu</w:t>
+                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547179v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring wheat dough using a thermomechanical process, from liquid food to 3D-printable food material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurena Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 310, pp.110696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing highly hydrated wheat flour doughs by adding water in two steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurena Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 98, pp.103179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2021.103179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ece.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (1), pp.21-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000848v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Colin</w:t>
+                <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
+              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue on Digitalisation in Chemical Engineering Education and Training, 34, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ece.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420078v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 341, pp.125831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140177v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insulating and refractory mineral foam: Structure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefanía del Campo Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 780, pp.139153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence time distribution analysis in the transport and compressing screws of a biomass pretreatment process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 154, pp.162-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.122256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174833v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaged starch in pea versus wheat flours: fragmentation behavior and contribution of fine and coarse fractions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Berland</w:t>
+                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cche.10146⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 315, pp.123819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625484v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of individual starch granule swelling under hydro-thermal treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">Damaged starch in pea versus wheat flours: fragmentation behavior and contribution of fine and coarse fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eurieult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Doursat</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2019.100125⟩</w:t>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (3), pp.465-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cche.10146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628290v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of biomass alterations during hydrothermal pretreatment by in-situ dynamic mechanical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">Estimation of individual starch granule swelling under hydro-thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.11.014⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.100125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2019.100125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821749v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of cooling and drying of pellets for animal feed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designed cellulose nanocrystal surface properties for improving barrier properties in polylactide nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etzael Espino Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Lambert</w:t>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cartailler</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naceur Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2017.1323760⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.267-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801979v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designed cellulose nanocrystal surface properties for improving barrier properties in polylactide nanocomposites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygroscopic behaviour of lignocellulosic materials : Dataset at oscillating relative humidity variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.320-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727159v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic behaviour of lignocellulosic materials : Dataset at oscillating relative humidity variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of biomass alterations during hydrothermal pretreatment by in-situ dynamic mechanical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.005⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.330 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959242v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gripped-box model: A simple and robust formulation of sorption hysteresis for lignocellulosic materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of cooling and drying of pellets for animal feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Rouchouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.116⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (3), pp.255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2017.1323760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829790v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture transport and sorption in beech and spruce barks</w:t>
+                <w:t xml:space="preserve">The gripped-box model: A simple and robust formulation of sorption hysteresis for lignocellulosic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2017-0066⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.716-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554243v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of physico-chemical characteristics of coconut endocarp — Acrocomia aculeata — by isothermal pyrolysis in the range 250–550 °C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pin Lv</w:t>
+                <w:t xml:space="preserve">Moisture transport and sorption in beech and spruce barks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Cipriano Almeida Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.06.021⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2017-0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652581v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Gallotti</w:t>
+                <w:t xml:space="preserve">Design of Model Apple Cells Suspensions: Rheological Properties and Impact of the Continuous Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.383-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-017-9494-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620685v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Model Apple Cells Suspensions: Rheological Properties and Impact of the Continuous Phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+                <w:t xml:space="preserve">Séchage par atomisation d’émulsions pour l’encapsulation de composés lipophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Munoz Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Rayo Hernandez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre, pp.18-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258639v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence time distribution in a biomass pretreatment reactor: Experimentation and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Ducept</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Malinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.233 - 244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the swelling behavior of starch granules under heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of biomass resilience by torrefaction: apparent stiffness during failure (ASF) and specific failure energy (SFE) assessed by a custom impact device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71 (11), pp.863-872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/hf-2016-0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration of physico-chemical characteristics of coconut endocarp — Acrocomia aculeata — by isothermal pyrolysis in the range 250–550 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Rolón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567126v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of deformability of soft plant cells by 3D imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (8), pp.906-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323072v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanocrystal surface functionalization for the controlled sorption of water and organic vapours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bras</w:t>
+                <w:t xml:space="preserve">Assessment of deformability of soft plant cells by 3D imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-016-0994-y⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557783v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle size and concentration on rheological behaviour of reconstituted apple purees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+                <w:t xml:space="preserve">Cellulose nanocrystal surface functionalization for the controlled sorption of water and organic vapours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etzael Espino-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Relkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Mohamed Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-016-9434-7⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.2955-2970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-016-0994-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568445v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modelling approaches to predict wood properties from its cellular structure: image-based representation and meshless methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Influence of particle size and concentration on rheological behaviour of reconstituted apple purees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Brisset Espinosa-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0519-0⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-016-9434-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237586v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGA-FTIR Analysis of Torrefaction of Lignocellulosic Components (cellulose, xylan, lignin) in Isothermal Conditions over a Wide Range of Time Durations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">New modelling approaches to predict wood properties from its cellular structure: image-based representation and meshless methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15376/biores.10.3.4239-4251⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.147-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0519-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256911v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild pyrolysis of fast-growing wood species (Caribbean pine and Rose gum): Dimensional changes predicted by the global mass loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TGA-FTIR Analysis of Torrefaction of Lignocellulosic Components (cellulose, xylan, lignin) in Isothermal Conditions over a Wide Range of Time Durations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.07.028⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.4239-4251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.10.3.4239-4251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173922v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free shrinkage of wood determined at the cellular level using an environmental scanning electron microscope</w:t>
+                <w:t xml:space="preserve">Mild pyrolysis of fast-growing wood species (Caribbean pine and Rose gum): Dimensional changes predicted by the global mass loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego V. B. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2014005000015⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.407 - 415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195089v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original impact device for biomass characterisation: results obtained for spruce and poplar at different moisture contents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free shrinkage of wood determined at the cellular level using an environmental scanning electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-012-0512-9⟩</w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.187 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2014005000015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818773v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption in the Convective Drying of Timber Analyzed by a Multiscale Computational Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">An original impact device for biomass characterisation: results obtained for spruce and poplar at different moisture contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2012.705205⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.537-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-012-0512-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804240v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torrefaction Of Cellulose: Validity And Limitation Of The Temperature/Duration Equivalence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Consumption in the Convective Drying of Timber Analyzed by a Multiscale Computational Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Lv</w:t>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (11-12), pp.1136-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2012.705205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053128v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass diffusivity of low-density fibreboard determined under steady- and unsteady-state conditions: evidence of dual-scale mechanisms in the diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain R. Remond</w:t>
+                <w:t xml:space="preserve">Torrefaction Of Cellulose: Validity And Limitation Of The Temperature/Duration Equivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.3720 - 3731</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516010v1</w:t>
+                <w:t xml:space="preserve">hal-01053128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF TORREFACTION ON SOME CHEMICAL AND ENERGY PROPERTIES OF MARITIME PINE AND PEDUNCULATE OAK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floran F. Pierre</w:t>
+                <w:t xml:space="preserve">Mass diffusivity of low-density fibreboard determined under steady- and unsteady-state conditions: evidence of dual-scale mechanisms in the diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1/2), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2010.515035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001461v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">INFLUENCE OF TORREFACTION ON SOME CHEMICAL AND ENERGY PROPERTIES OF MARITIME PINE AND PEDUNCULATE OAK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Otavio J. O. Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.1204 - 1218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NMR imaging of fluid pathways during drainage of softwood in a pressure membrane chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.312 - 321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6987,51 +7121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Thiago Vasconcelos Veiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Nunes Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nait M&#8217;barek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00579-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2159974" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05508-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106776" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110696" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Michon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103179" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eurieult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cche.10146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino P&#233;rez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Belgacem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959242v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cipriano Almeida Barros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2017-0066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652581v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rol&#243;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.06.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-017-9494-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Ducept" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bennaceur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.07.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0994-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.3.4239-4251" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V. B. Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26LJ434Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0512-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516010v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Remond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2010.515035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otavio J. O. Brito" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05232476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;se Toniazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Lisboa Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cec&#237;lia Tadini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Thiago Vasconcelos Veiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Nunes Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300154" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Becila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bouasla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.102505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nait M&#8217;barek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00579-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2159974" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05508-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03255092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106776" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.078" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurena Masbernat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110696" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Michon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03053165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mar&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a del Campo Estrada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Monnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eurieult" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cche.10146" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100125" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino P&#233;rez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Belgacem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959242v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821749v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.11.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cipriano Almeida Barros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2017-0066" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258639v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-017-9494-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz Ibanez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rayo Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gallotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Ducept" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bennaceur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100443v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rol&#243;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.06.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323072v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.07.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0994-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.3.4239-4251" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V. B. Santos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26LJ434Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0512-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516010v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Remond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2010.515035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otavio J. O. Brito" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>