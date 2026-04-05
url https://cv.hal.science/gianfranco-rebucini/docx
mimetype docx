--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1467,527 +1467,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;quot;mariage pour tous&amp;quot; à la &amp;quot;famille pour tout le monde&amp;quot; ? Pour une politique queer populaire de parentés dépareillées</w:t>
+                <w:t xml:space="preserve">Luca Greco, Dans les coulisses du genre : la fabrique de soi chez les Drag Kings, Lambert-Lucas, Limoges, 2018, 176 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eigensinn : études rusées sur lieux communs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Mariages, 1, https://popups.uliege.be/2795-8892/index.php?id=55</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Travail et reconnaissance au prisme de l’utilité sociale, Vol. 64 (n° 1-2 -| Janvier-Juin 2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918314v1</w:t>
+                <w:t xml:space="preserve">hal-03508153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Greco, Dans les coulisses du genre : la fabrique de soi chez les Drag Kings, Lambert-Lucas, Limoges, 2018, 176 p.</w:t>
+                <w:t xml:space="preserve">Du &amp;quot;mariage pour tous&amp;quot; à la &amp;quot;famille pour tout le monde&amp;quot; ? Pour une politique queer populaire de parentés dépareillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Travail et reconnaissance au prisme de l’utilité sociale, Vol. 64 (n° 1-2 -| Janvier-Juin 2022)</w:t>
+              <w:t xml:space="preserve">Eigensinn : études rusées sur lieux communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mariages, 1, https://popups.uliege.be/2795-8892/index.php?id=55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508153v1</w:t>
+                <w:t xml:space="preserve">hal-03918314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond political anthropology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Wittersheim</w:t>
+                <w:t xml:space="preserve">Maschilità, omoerotismo e identità sessuali in Marocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">Illuminazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334014v1</w:t>
+                <w:t xml:space="preserve">hal-04333774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maschilità, omoerotismo e identità sessuali in Marocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+                <w:t xml:space="preserve">Au-delà de l'anthropologie politique : introduction : étudier et questionner le pouvoir au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Illuminazioni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55</w:t>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333774v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l'anthropologie politique : introduction : étudier et questionner le pouvoir au XXIe siècle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Wittersheim</w:t>
+                <w:t xml:space="preserve">Donna J. Haraway, Vivre avec le trouble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334019v1</w:t>
+                <w:t xml:space="preserve">hal-03507732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna J. Haraway, Vivre avec le trouble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+                <w:t xml:space="preserve">Beyond political anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ciavolella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Melenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wittersheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507732v1</w:t>
+                <w:t xml:space="preserve">hal-03334014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de l’anthropologie politique. Introduction</w:t>
               </w:r>
@@ -3805,51 +3805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918429v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/series/?pg=easa_seri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.18163677.10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/128qo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/24988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Noy&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sanders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorentini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.041.0115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.17367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1830" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Caillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Faria M S" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918429v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/series/?pg=easa_seri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.18163677.10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/128qo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/24988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Noy&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sanders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorentini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.041.0115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.17367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1830" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Caillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Faria M S" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>