--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -2900,117 +2900,413 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subsistance. Entretien avec Geneviève Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/chcp.1614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographies féministes et queer. Entre anthropologie critique et complicités politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Fusaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia de Faria M S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://lap.hypotheses.org/files/2023/05/TR-4-Position-paper.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations queer contemporaines, objet d’étude et positionnalité du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ethnographie queer, ethnographier en queer ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3020,120 +3316,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des parentés dépareillées comme réponse aux crises depuis les marges queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise, un objet pour l'anthropologie ? Congrès AFEA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'Atelier #14 Ethnographies féministes et queer. Entre critique, engagements et résistances contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3149,516 +3445,304 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFEA 2023 - La crise, un objet pour l'anthropologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la table ronde n°4 &amp;quot;Ethnographies féministes et queer. Entre anthropologie critique et complicités politiques&amp;quot;, du colloque « Mondes en crises / sujets émergents. Repenser l’anthropologie politique au XXI siècle », colloque inaugurale du Laboratoire d’anthropologie politique, 7-9 juin, EHESS, Humathèque, Campus Condorcet, Aubervilliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en crises / sujets émergents. Repenser l’anthropologie politique au XXI siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'anthropologie politique, Jun 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un communisme queer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951942v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-04335508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hégémonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Rebucini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégoriser. Lexique des constructions sociales de la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3805,51 +3889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918429v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/series/?pg=easa_seri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.18163677.10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/128qo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/24988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Noy&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sanders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorentini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.041.0115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.17367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1830" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Caillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Faria M S" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rebucini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918429v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/series/?pg=easa_seri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.18163677.10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/128qo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/24988" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Noy&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/politics/view/10.1093/acrefore/9780190228637.001.0001/acrefore-9780190228637-e-1265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.1265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaunait" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Sanders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Melenotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wittersheim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebucini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03117430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.057.0082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorentini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.049.0075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.041.0115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.17367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1830" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pruvost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1614" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tocco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Caillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia de Faria M S" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>