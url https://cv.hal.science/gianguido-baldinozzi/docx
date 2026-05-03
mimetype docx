--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -247,2837 +247,2833 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Structural Analysis of Swift Ion-Irradiated ZrO2 and HfO2</w:t>
+                <w:t xml:space="preserve">Electronic properties and stability of interstitial oxygen in UO2 grain boundaries: An ab initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Solomon</w:t>
+                <w:t xml:space="preserve">Ine Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric O’quinn</w:t>
+                <w:t xml:space="preserve">Rolando Saniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cale Overstreet</w:t>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Simon</w:t>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Trautmann</w:t>
+                <w:t xml:space="preserve">Marc Verwerft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 306, pp.121926. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 622, pp.156410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486342v1</w:t>
+                <w:t xml:space="preserve">hal-05489031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties and stability of interstitial oxygen in UO2 grain boundaries: An ab initio study</w:t>
+                <w:t xml:space="preserve">Kitaev interactions of the spin-orbit coupled magnet UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ine Arts</w:t>
+                <w:t xml:space="preserve">Joseph Paddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Saniz</w:t>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">G Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Leinders</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henry Edward Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ae58e2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489031v1</w:t>
+                <w:t xml:space="preserve">hal-05576038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of superconductivity in cuprates overdoped with high-pressure oxygen: Phase diagram with YBa2Cu3O7+δ, δ → 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Conradson</w:t>
+                <w:t xml:space="preserve">Luiz Dezaneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Dezaneti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Linda Sederholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarit Karppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 123 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2520089123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation response during the early stages of alpha radiation damage in mesoporous nanocrystalline ceria films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
+                <w:t xml:space="preserve">Aurélien Canizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Canizares</w:t>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Simon</w:t>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 306, pp.121944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Local-Scale Origin of Ferroic Properties in BiVO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Scale Structural Analysis of Swift Ion-Irradiated ZrO2 and HfO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryce G Mullens</w:t>
+                <w:t xml:space="preserve">Eric O’quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick P Marlton</w:t>
+                <w:t xml:space="preserve">Cale Overstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen E A Brand</w:t>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen E Maynard-Casely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Everett</w:t>
+                <w:t xml:space="preserve">Christina Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c18032⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 306, pp.121926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957705v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range order in ion irradiated fluorite structural derivatives in Sc2O3-HfO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-scale structure of ZrO2 : Formation of metastable polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O’quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juejing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Izumi</w:t>
+                <w:t xml:space="preserve">Igor Gussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masanari Iwasaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120581⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq5943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790455v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can studies of the pair-distribution functions (PDF) contribute to our knowledge about UO2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.441-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/s43579-025-00730-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale structure of ZrO2 : Formation of metastable polymorphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric O’quinn</w:t>
+                <w:t xml:space="preserve">Short-range order in ion irradiated fluorite structural derivatives in Sc2O3-HfO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Izumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanari Iwasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik K. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juejing Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq5943⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.120581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866261v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alpha-damage and helium production on the Heat Capacity of actinides oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Local-Scale Origin of Ferroic Properties in BiVO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryce G Mullens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick P Marlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Wiss</w:t>
+                <w:t xml:space="preserve">Helen E A Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Staicu</w:t>
+                <w:t xml:space="preserve">Helen E Maynard-Casely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Konings</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Colle</w:t>
+                <w:t xml:space="preserve">Michelle Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1495360⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c18032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900929v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced modifications in ZrN: effect of micro vs. nano crystallites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of alpha-damage and helium production on the Heat Capacity of actinides oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Staicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Beer</w:t>
+                <w:t xml:space="preserve">Rudy Konings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounib Bahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Alessandro Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manabu Ishimaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanwen Zhang</w:t>
+                <w:t xml:space="preserve">Jean-Yves Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121391⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1495360), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1495360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201034v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Structures and properties of fluorite-related systems for nuclear applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced modifications in ZrN: effect of micro vs. nano crystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Ishimaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1619584⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 298, pp.121391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098261v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen defect configurations in single-phase UO$_{2.15}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cureton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O’quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Mcmurray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.16759-16767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the adsorption of O, O2, H2O and H2O2 on UO2 surfaces using DFT+U and non-collinear magnetism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Editorial: Structures and properties of fluorite-related systems for nuclear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155249⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.1619584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1619584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625936v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-Lattice Coupling and the Dynamic Structure of the U-O Distribution in UO$_{2+x}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarrod Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Springell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Wasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.1346678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnuen.2024.1346678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of strontium anharmonicity with charge-lattice dynamics of the apical oxygens and their coupling to cuprate superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Barbosa Silva Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changqing Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenmin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6668/ad1761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Temperature In Situ Neutron Powder Diffraction and Conductivity Studies of Undoped HoNbO4 and HoTaO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryce Mullens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Saura-Múzquiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Marlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Maynard-Casely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c03054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of short- and long-range correlations in RE3TaO7 weberite-type compounds by neutron total scattering and X-ray diffraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodney Ewing</w:t>
+                <w:t xml:space="preserve">Ab initio study of the adsorption of O, O2, H2O and H2O2 on UO2 surfaces using DFT+U and non-collinear magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ine Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Saniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cale Overstreet</w:t>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verwerft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 599, pp.155249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TA01042B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061135v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the oxygen vacancy ordering in surrogate structures simulating Pu-based nuclear ceramics</w:t>
+                <w:t xml:space="preserve">A Simple Modeling for Gas Release During Annealing of Irradiated Nuclear Fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Charlton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jimmy Losfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maulik Patel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the American Nuclear Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.404-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894406v1</w:t>
+                <w:t xml:space="preserve">hal-04459527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of ion-beam-induced bixbyite phase in δ-Sc4Hf3O12 under heat treatments and electron beam irradiations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization of polarons through charge and spin ordering transitions in 1T-TaS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manasari Iwasaki</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">M. Abeykoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.12.063⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42631-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353142v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of polarons through charge and spin ordering transitions in 1T-TaS2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of ion-beam-induced bixbyite phase in δ-Sc4Hf3O12 under heat treatments and electron beam irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abeykoon</w:t>
+                <w:t xml:space="preserve">Manasari Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Conradson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Maulik Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sutar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kurt E. Sickafus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Ishimaru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.7055. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42631-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.12.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269727v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Modeling for Gas Release During Annealing of Irradiated Nuclear Fuel</w:t>
+                <w:t xml:space="preserve">A review of the oxygen vacancy ordering in surrogate structures simulating Pu-based nuclear ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Losfeld</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Henry Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik Patel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Nuclear Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.1096142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2022.1096142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459527v1</w:t>
+                <w:t xml:space="preserve">hal-03894406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge order, frustration relief, and spin-orbit coupling in U3O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Saniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ine Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Lamoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Leinders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (5), pp.054410. </w:t>
@@ -3115,64 +3111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent anisotropy in the bond lengths of UO2 as a result of phonon-induced atomic correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry E Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3226,901 +3222,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and radiation response of anion excess bixbyite Gd2Ce2O7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic study of short- and long-range correlations in RE3TaO7 weberite-type compounds by neutron total scattering and X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Gussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maulik K Patel</w:t>
+                <w:t xml:space="preserve">Eric O'Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffery Aguiar</w:t>
+                <w:t xml:space="preserve">Matthew Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Sickafus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodney Ewing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Overstreet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.013610. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.013610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TA01042B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544751v1</w:t>
+                <w:t xml:space="preserve">hal-04061135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological potentials for the refractory metals Cr, Mo and W</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anomalous structural phase transformation in swift heavy ion-irradiated δ-Sc4Hf3O12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanari Iwasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Manago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac73ce⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.075901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0098518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701236v1</w:t>
+                <w:t xml:space="preserve">hal-03744856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous structural phase transformation in swift heavy ion-irradiated δ-Sc4Hf3O12</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yusuke Kanazawa</w:t>
+                <w:t xml:space="preserve">Phenomenological potentials for the refractory metals Cr, Mo and W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiki Manago</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vassilis Pontikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132, pp.075901. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (31), pp.315702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0098518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac73ce⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744856v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CaO on the thermodynamic and transport properties of cobaltous oxide</w:t>
+                <w:t xml:space="preserve">Structure and radiation response of anion excess bixbyite Gd2Ce2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Halem</w:t>
+                <w:t xml:space="preserve">Maulik K Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Kusinski</w:t>
+                <w:t xml:space="preserve">Jeffery Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacer Halem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Kurt Sickafus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgette Petot Ervas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2022.115946⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.013610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.013610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685081v1</w:t>
+                <w:t xml:space="preserve">hal-03544751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-irradiation-induced disorder in (U 238Pu) O2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of CaO on the thermodynamic and transport properties of cobaltous oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Halem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele de Bona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Colle</w:t>
+                <w:t xml:space="preserve">Jan Kusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Dieste</w:t>
+                <w:t xml:space="preserve">Nacer Halem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cologna</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgette Petot Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 382, pp.115946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43580-021-00040-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2022.115946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224565v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge localization and magnetic correlations in the refined structure of U3O7</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Extremely Overdoped Superconducting Cuprates via High Pressure Oxygenation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Sederholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Ritter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ine Arts</w:t>
+                <w:t xml:space="preserve">Steven D Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore H Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Qing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01212⟩</w:t>
+              <w:t xml:space="preserve">Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/condmat6040050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271055v1</w:t>
+                <w:t xml:space="preserve">hal-03463265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely Overdoped Superconducting Cuprates via High Pressure Oxygenation Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chang-Qing Jin</w:t>
+                <w:t xml:space="preserve">Charge localization and magnetic correlations in the refined structure of U3O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gauzzi</w:t>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Saniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ine Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/condmat6040050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463265v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step, High Pressure, and Two-Step Spark Plasma Sintering of UO2 nanopowders</w:t>
               </w:r>
@@ -4240,77 +4236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural complexity of Y6BO12 fluorite-related ternary oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Casillas-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maulik K Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt E Sickafus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4351,7972 +4347,7960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling crystal superstructures and transformations in the La 6-x MoO 12-δ (0.6≤ x ≤ 3.0) series. A system with tailored ionic/electronic conductivity.</w:t>
+                <w:t xml:space="preserve">Self-irradiation-induced disorder in (U 238Pu) O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián López-Vergara</w:t>
+                <w:t xml:space="preserve">Emanuele de Bona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Vizcaíno-Anaya</w:t>
+                <w:t xml:space="preserve">Oliver Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Porras-Vázquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucia dos Santos-Gómez</w:t>
+                <w:t xml:space="preserve">Marco Cologna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02673⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43580-021-00040-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912024v1</w:t>
+                <w:t xml:space="preserve">hal-03224565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonadiabatic coupling of the dynamical structure to the superconductivity in YSr2Cu2.75Mo0.25O7.54 and Sr2CuO3.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore H Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Qing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Peng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2018336117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local order of orthorhombic weberite-type Y3TaO7 as determined by neutron total scattering and density functional theory calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O'Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Neuefeind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Ewing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder in Ho 2 Ti 2−x Zr x O 7 : pyrochlore to defect fluorite solid solution series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devon L Drey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O'Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devon L Drey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric O'Quinn</w:t>
+                <w:t xml:space="preserve">Tamilarasan Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamilarasan Subramani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kristina Lilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (57), pp.34632-34650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0RA07118H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent short-and long-range behavior in ion-irradiated δ-Sc4 Hf3 O12</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charge compensation mechanisms in Nd-doped UO2 samples for stoichiometric and hypo-stoichiometric conditions: Lack of miscibility gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.093605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.152276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939779v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local lattice distortions and dynamics in extremely overdoped superconducting YSr 2 Cu 2.75 Mo 0.25 O 7.54</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergent short-and long-range behavior in ion-irradiated δ-Sc4 Hf3 O12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik K Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt E Sickafus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918704117⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.093605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484583v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge compensation mechanisms in Nd-doped UO2 samples for stoichiometric and hypo-stoichiometric conditions: Lack of miscibility gap</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local lattice distortions and dynamics in extremely overdoped superconducting YSr 2 Cu 2.75 Mo 0.25 O 7.54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Audubert</w:t>
+                <w:t xml:space="preserve">Steven D. Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
+                <w:t xml:space="preserve">Theodore Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarit Karppinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqing Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152276⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.4559-4564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918704117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867858v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure of Sr 2 CuO 3.3 , a 95 K cuprate superconductor without CuO 2 planes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Changqing Jin</w:t>
+                <w:t xml:space="preserve">Predicting short-range order and correlated phenomena in disordered crystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C O'Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt E. Sickafus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Ewing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipeng Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Joerg C Neuefeind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.4565-4570. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918890117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484590v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting short-range order and correlated phenomena in disordered crystalline materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local structure of Sr 2 CuO 3.3 , a 95 K cuprate superconductor without CuO 2 planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C O'Quinn</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lipeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joerg C Neuefeind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2758⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.4565-4570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918890117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925217v1</w:t>
+                <w:t xml:space="preserve">hal-02484590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters of Oxygen Interstitials in UO$_{2+x}$ and $\alpha$-U$_4$O$_9$: Structure and Arrangements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling crystal superstructures and transformations in the La 6-x MoO 12-δ (0.6≤ x ≤ 3.0) series. A system with tailored ionic/electronic conductivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián López-Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Soulié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lucía Vizcaíno-Anaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Porras-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia dos Santos-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01483⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (16), pp.7052-7062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350385v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanostructured ThO 2 pellets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clusters of Oxygen Interstitials in UO$_{2+x}$ and $\alpha$-U$_4$O$_9$: Structure and Arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Störmer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aurélien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérico Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.16375⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (19), pp.12678-12688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415373v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separation in Fluorite-Related U 1– y Ce y O 2– x : A Re-Examination by X-ray and Neutron Diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
+                <w:t xml:space="preserve">Synthesis of nanostructured ThO 2 pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Garcia</w:t>
+                <w:t xml:space="preserve">Olaf Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Miard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Heike Störmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01469⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (7), pp.3814-3818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.16375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415377v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size effects on irradiated CeO2, ThO2, and UO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Cureton</w:t>
+                <w:t xml:space="preserve">Phase Separation in Fluorite-Related U 1– y Ce y O 2– x : A Re-Examination by X-ray and Neutron Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Palomares</w:t>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Walters</w:t>
+                <w:t xml:space="preserve">Audrey Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Tracy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chien-Hung Chen</w:t>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.040⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (17), pp.11599-11605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915325v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Local Structure versus Long-Range Structure: The Case of UO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siméone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (9), pp.2085 - 2088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201705674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling of Strain in Textured Tungsten Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Grain size effects on irradiated CeO2, ThO2, and UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cureton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lecoeur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Tracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Hung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2018.34⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.47 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795141v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Oxygen Defect Clusters in UO2+x Using Neutron Scattering and PDF Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. Garcia</w:t>
+                <w:t xml:space="preserve">Depth Profiling of Strain in Textured Tungsten Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lechelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Pontikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00750⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (8-9), pp.411 - 417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2018.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885981v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and cation ordering in La 2 UO 6 , Ce 2 UO 6 , LaUO 4 , and CeUO 4 by first principles calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Oxygen Defect Clusters in UO2+x Using Neutron Scattering and PDF Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Casillas-Trujillo</w:t>
+                <w:t xml:space="preserve">J. Lechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Xu</w:t>
+                <w:t xml:space="preserve">A. Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J W Mcmurray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.05.042⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (12), pp.7064-7076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501797v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bonding and charge density in δ−UO$_3$, γ−UO$_3$, and La$_6$UO$_{12}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. E Sickafus</w:t>
+                <w:t xml:space="preserve">Near transferable phenomenological n -body potentials for noble metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Pontikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Luneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siméone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648x/aa7766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781627v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of NpO 2+x in the binary Np-O system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Closure of the Mott gap and formation of a superthermal metal in the Fröhlich-type nonequilibrium polaron Bose-Einstein condensate in UO2+x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Roberts</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrin Byler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.04.019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.125114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781612v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near transferable phenomenological n -body potentials for noble metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intricate disorder in defect fluorite/pyrochlore: a concord of chemistry and crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon James Thorogood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Luneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648x/aa7766⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.3727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781618v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intricate disorder in defect fluorite/pyrochlore: a concord of chemistry and crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
+                <w:t xml:space="preserve">Structure and cation ordering in La 2 UO 6 , Ce 2 UO 6 , LaUO 4 , and CeUO 4 by first principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Casillas-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J W Mcmurray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon James Thorogood</w:t>
+                <w:t xml:space="preserve">D Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Huo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.3727. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.201 - 213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02787-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01541248v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure of the Mott gap and formation of a superthermal metal in the Fröhlich-type nonequilibrium polaron Bose-Einstein condensate in UO2+x</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Identification of NpO 2+x in the binary Np-O system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhil Tayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David A. Andersson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Boland</w:t>
+                <w:t xml:space="preserve">Sonu Namdeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bradley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darrin Byler</w:t>
+                <w:t xml:space="preserve">Kevin Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 490, pp.279 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779634v1</w:t>
+                <w:t xml:space="preserve">hal-01781612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size-dependent electrical properties of La 1.95 Sr 0.05 Zr 2 O 7-δ as potential Proton Ceramic Fuel Cell electrolyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of bonding and charge density in δ−UO$_3$, γ−UO$_3$, and La$_6$UO$_{12}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Casillas-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Huo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Siméone</w:t>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Khodja</w:t>
+                <w:t xml:space="preserve">M K Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Surblé</w:t>
+                <w:t xml:space="preserve">H. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. E Sickafus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2016.10.019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.65404 - 65404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01436282v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is the Actual Local Crystalline Structure of Uranium Dioxide, UO 2 ? A New Perspective for the Most Used Nuclear Fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1), pp.321-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes in the Local Environment of Uranium Atoms in the Three Phases of U4O9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.7485-7491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Grain size-dependent electrical properties of La 1.95 Sr 0.05 Zr 2 O 7-δ as potential Proton Ceramic Fuel Cell electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hicham Kodja</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siméone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Surblé</w:t>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Surblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06801.2645ecst⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 298, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2016.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230619v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01436282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sintering methods on microstructure and ionic conductivity of La1.95Sr0.05Zr2O6.975 synthesized by co-precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siméone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 278, pp.181-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2015.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suzy Surble</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Surblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (1), pp.2645-2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06801.2645ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187799v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdiffusion processes at irradiated Cr/Si interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Deranlot</w:t>
+                <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ribis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzy Surble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MA2015-03 (1), pp.405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01117636v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fe2TiO5-based nanoheterostructured mesoporous photoanodes with improved visible light photoresponses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdiffusion processes at irradiated Cr/Si interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Courtin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
+                <w:t xml:space="preserve">F. Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TA00102H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 626, pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.11.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975353v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01117636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach of the thermodynamic properties of UO2 at high temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+                <w:t xml:space="preserve">New Fe2TiO5-based nanoheterostructured mesoporous photoanodes with improved visible light photoresponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Petot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (18), pp.6567-6577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TA00102H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084008v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preferred orientation correction to describe a fiber texture under glancing incidence.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A statistical approach of the thermodynamic properties of UO2 at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Petot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 327, pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0021889812045736⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00913714v1</w:t>
+                <w:t xml:space="preserve">hal-01084008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional theory calculations of UO2 oxidation : Evolution of UO2+x, U4O9−y, U3O7, and U3O8.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan R. Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Conradson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (5), pp.2769-2778. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic400118p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1514, pp.49-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence x-ray diffraction for the study of polycrystalline layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">A preferred orientation correction to describe a fiber texture under glancing incidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 530, pp.9-13. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.07.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0021889812045736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913706v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Grazing incidence x-ray diffraction for the study of polycrystalline layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lunéville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Sophie Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 530, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.07.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761359v1</w:t>
+                <w:t xml:space="preserve">hal-00913706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is UO2 irradiation resistance due to its unusual high temperature behaviour?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Petot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1514, pp.49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00639227v1</w:t>
+                <w:t xml:space="preserve">hal-00761359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Antisite Disorder on Preamorphization Swelling in Titanate Pyrochlores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoporous alpha-Fe2O3 thin films synthesized via the sol-gel process for light-driven water oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blas Uberuaga</w:t>
+                <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jiang</w:t>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Choudhury</w:t>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Valdez</w:t>
+                <w:t xml:space="preserve">Wilfrid Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (19), pp.195504. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (38), pp.13224-13232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.195504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cp42535a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726053v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How polarons can enhance UO2 irradiation resistance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Raman spectrum of U4O9: a new interpretation of damage lines in UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ruello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Petot</w:t>
+                <w:t xml:space="preserve">G. Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.3054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678234v1</w:t>
+                <w:t xml:space="preserve">hal-00638788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous alpha-Fe2O3 thin films synthesized via the sol-gel process for light-driven water oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Antisite Disorder on Preamorphization Swelling in Titanate Pyrochlores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Cobo</w:t>
+                <w:t xml:space="preserve">Y. H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Blas Uberuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Schwartz</w:t>
+                <w:t xml:space="preserve">C. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp42535a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (19), pp.195504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.195504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761420v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectrum of U4O9: a new interpretation of damage lines in UO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">How polarons can enhance UO2 irradiation resistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Canizares</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Petot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.3054⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 227, pp.109-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638788v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Properties, Stability, and Performances of Hierarchical Mesoporous Materials with Nanoscale Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (14), pp.7658-7663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp211872z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly synthesis of nanocrystalline MgIn2O4 spinel using combustion and solid state chemistry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+                <w:t xml:space="preserve">Is UO2 irradiation resistance due to its unusual high temperature behaviour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Dollé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Petot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.334-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.10.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566125v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a biphasic domain in the UO 2-Nd 2O 3 diagram at low temperature: a proof for a miscibility gap in the UO 2-Nd 2O 3 phase diagram?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172-174, pp.624-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between order parameter and compositional fluctuations in the irradiation induced monoclinic to tetragonal phase transition in pure zirconia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Baldinozzi</w:t>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 792, pp.R2.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-792-R2.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rietveld refinements performed on mesoporous ceria layers at grazing incidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rapidly synthesis of nanocrystalline MgIn2O4 spinel using combustion and solid state chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Surble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889811042294⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641434v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of the alpha-U$_4$O$_9$ crystalline structure: New insight into the U$_4$O$_9$-&amp;gt; U$_3$O$_8$ transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rietveld refinements performed on mesoporous ceria layers at grazing incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. E. Fischer</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Zalczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic200316b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (6), pp.1205-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889811042294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639190v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Strain and Microstrain in Nanostructured Thin Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Symposium SS – Properties and Processes at the Nanoscale Nanomechanics of Material Behavior, 1424, pp.15-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2012.717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation and experimental study of oxygen diffusion in uranium dioxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Carlot</w:t>
+                <w:t xml:space="preserve">Refinement of the alpha-U$_4$O$_9$ crystalline structure: New insight into the U$_4$O$_9$-&amp;gt; U$_3$O$_8$ transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Davoisne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. E. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.035126⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.6146-6151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200316b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639167v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring strain in the SrTiO3 compound by low-energy He+ irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles calculation and experimental study of oxygen diffusion in uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Autier-Laurent</w:t>
+                <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Plantevin</w:t>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lecoeur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+                <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/36005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.035126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.035126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549936v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain analysis by inversion of coherent Bragg X-ray diffraction intensity: the illumination problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (9), pp.818-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09500341003746645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Diffusion and Electrical Conductivity Measurements in Uranium Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 297-301, pp.966-971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Oxidation of the Al3Mg2 Complex Metallic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-N. de Noirfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Barthés-Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-N. de Noirfontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">J. Kusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boëmare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (1-2), pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-009-9176-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen diffusion in relation to p-type doping in uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 400 (2), pp.112-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the sigmoid shape in the UO2 oxidation weight gain curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring strain in the SrTiO3 compound by low-energy He+ irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Autier-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Quémard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouineau</w:t>
+                <w:t xml:space="preserve">B. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Pijolat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (13), pp.2791-2798. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.36005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/36005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00439251v2</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Diffraction Study of the in Situ Oxidation of UO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">On the origin of the sigmoid shape in the UO2 oxidation weight gain curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quémard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Rousseau</w:t>
+                <w:t xml:space="preserve">Vincent Bouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Nièpce</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (13), pp.2791-2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic9000889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00439258v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of zirconium carbide under ion irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">Neutron Diffraction Study of the in Situ Oxidation of UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thome</w:t>
+                <w:t xml:space="preserve">Gurvan Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nièpce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Calvarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.05.034⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (16), pp.7585 - 7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic9000889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360437v2</w:t>
+                <w:t xml:space="preserve">hal-00439258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the energy deposition modes on the structural stability of pure zirconia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Structural evolution of zirconium carbide under ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazerolles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 266 (12-13), pp.3023-3026. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 373, pp.123-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00306450v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect thermodynamic and transport properties of nanocrystalline Gd-Doped ceria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the energy deposition modes on the structural stability of pure zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Surblé (t)</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">S. Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dollé (p)</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Petot</w:t>
+                <w:t xml:space="preserve">L. Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11581-007-0169-9⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 266 (12-13), pp.3023-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360441v1</w:t>
+                <w:t xml:space="preserve">cea-00306450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanosized zirconium carbide by a sol-gel route</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Gosset</w:t>
+                <w:t xml:space="preserve">Defect thermodynamic and transport properties of nanocrystalline Gd-Doped ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Surblé (t)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+                <w:t xml:space="preserve">M. Dollé (p)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Karolak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Simeone</w:t>
+                <w:t xml:space="preserve">D. Gosset (c)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.06.005⟩</w:t>
+              <w:t xml:space="preserve">Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11581-007-0169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00176621v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties in calcium-doped cobalt oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cieniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petot-Ervas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12348,2483 +12332,2629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of nanocrystalline gadolinium-doped ceria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">Synthesis of nanosized zirconium carbide by a sol-gel route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dollé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Kusinski</w:t>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inzynieria Materialowa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.2061-2067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346636v1</w:t>
+                <w:t xml:space="preserve">hal-00176621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of calcium on the transport processes in nickel oxide: Consequence in nickel oxidation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Transport properties of nanocrystalline gadolinium-doped ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Surble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kusinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inzynieria Materialowa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 28, pp.774-777</w:t>
+              <w:t xml:space="preserve">, 2007, 28, pp.233-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346637v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of ZnAl2O4 spinel irradiated by low energy particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of calcium on the transport processes in nickel oxide: Consequence in nickel oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Thomé</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Halem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cieniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inzynieria Materialowa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.774-777</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00115273v1</w:t>
+                <w:t xml:space="preserve">hal-00346637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed study of UO2 to U3O8 oxidation phases and the associated rate-limiting steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Niepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 355 (1-3), pp.10-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition of pure zirconia under irradiation: A textbook example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Caer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 250 (1-2), pp.95-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ca content and oxygen partial pressure on microstructural evolution of (Co,Ca)O at elevated temperatures Author(s): Kusins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evidence of extended defects in pure zirconia irradiated by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2006.01650.x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.No. 132107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.132107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133288v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of extended defects in pure zirconia irradiated by swift heavy ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of Ca content and oxygen partial pressure on microstructural evolution of (Co,Ca)O at elevated temperatures Author(s): Kusins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cieniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Petot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.132107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 224, pp.30-33 Part 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2006.01650.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116311v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase stability in nanocrystalline zirconia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Structural stability of ZnAl2O4 spinel irradiated by low energy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 250, pp.119-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.106.63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00114912v1</w:t>
+                <w:t xml:space="preserve">hal-00115273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure, nanochemistry and grain boundary conductivity of yttria-doped zirconia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Procedures for the refinement of incommensurate structures unsing XND. Coding issues for the refinement of incommensurate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bérar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUCr Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.106.83⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00114913v1</w:t>
+                <w:t xml:space="preserve">hal-00346640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano structuration of zirconia under irradiation: A way to enhance the mechanical stability of zirconia layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Caer S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (2), pp.118-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat capacity anomaly in UO2 in the vicinity of 1300 K: an improved description based on high resolution X-ray and neutron powder diffraction studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+                <w:t xml:space="preserve">Nanostructure, nanochemistry and grain boundary conductivity of yttria-doped zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rizea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raulot Jm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petot-Ervas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.10.009⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106, pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.106.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00122705v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedures for the refinement of incommensurate structures unsing XND. Coding issues for the refinement of incommensurate structures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat capacity anomaly in UO2 in the vicinity of 1300 K: an improved description based on high resolution X-ray and neutron powder diffraction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calvarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCr Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (5), pp.823-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346640v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of radiation defects on the structural stability of pure zirconia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Phase stability in nanocrystalline zirconia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Mazerolles</w:t>
+                <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.70.134116⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106, pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.106.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367531v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclinic to tetragonal semireconstructive phase transition of zirconia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Impact of radiation defects on the structural stability of pure zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecaër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 67 (6), pp.064111. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 70 (13), pp.134116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.70.134116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.064111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05367526v1</w:t>
+                <w:t xml:space="preserve">hal-05367531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Diffraction Study of the Size-Induced Tetragonal to Monoclinic Phase Transition in Zirconia Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Monoclinic to tetragonal semireconstructive phase transition of zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gosset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.216103⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (6), pp.064111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.064111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367527v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ab-initio study of the rôle of lone pairs in the structure and insulator-metal transition in SnO and PbO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Neutron Diffraction Study of the Size-Induced Tetragonal to Monoclinic Phase Transition in Zirconia Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Cortona</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 4 (4), pp.467-474. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (21), pp.216103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1293-2558(02)01280-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.216103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02271913v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and characterisation of cadmium cyanamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (2), pp.268-272. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b106498c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b106498c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of boron carbide evolution under neutron irradiation by Raman spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
+                <w:t xml:space="preserve">An ab-initio study of the rôle of lone pairs in the structure and insulator-metal transition in SnO and PbO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Raulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mallet</w:t>
+                <w:t xml:space="preserve">R. Seshadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dubuisson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Cortona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (4), pp.467-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1293-2558(02)01280-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(99)00149-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367519v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the zirconia phase transition under irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Simeone</w:t>
+                <w:t xml:space="preserve">Study of boron carbide evolution under neutron irradiation by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L. Bechade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gosset</w:t>
+                <w:t xml:space="preserve">P. Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chevarier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Daniel</w:t>
+                <w:t xml:space="preserve">C Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 277 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(99)00149-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation on the zirconia phase transition under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 281, pp.171-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3115(00)00183-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14834,499 +14964,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials and Radiation Effects for Advanced Nuclear Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaitanya S. Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flyura Djurabekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 1743, 2015, MRS Proceedings, 9781510806238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and microstructural analyses using Neutron and X-ray scattering. Application of the Rietveld method to the study of nuclear fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de diffraction comme outils d’investigation multi-échelle pour les céramiques nucléaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Materials for Nuclear Energy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaitanya S. Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Caturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Chun Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, pp.170, 2013, 9781605114910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1215 Materials Research Needs to Advance Nuclear Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine L. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Yasuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mater. Res. Soc., Warrendale, PA, 2010, pp.215, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15336,133 +15466,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-Induced Effects on Materials Properties of Ceramics: Mechanical and Dimensional Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12052-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15472,161 +15602,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for producing carbon coated nanoparticles of a transition metal oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2009/004187. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId540"/>
+      <w:footerReference w:type="default" r:id="rId545"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15694,51 +15824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06C0FFE7"/>
+    <w:nsid w:val="2781FD11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15925,51 +16055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gianguido-baldinozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6909-0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190046589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2154-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O&#8217;quinn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Overstreet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Arts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Saniz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verwerft" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156410" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Dezaneti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sederholm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit Karppinen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2520089123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05485998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce G Mullens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick P Marlton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E A Brand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Maynard-Casely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Everett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Izumi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Iwasaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120581" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05099206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lander" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00730-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejing Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gussev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5943" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Konings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1495360" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Beer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Ishimaru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121391" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1619584" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cureton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Mcmurray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00990" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Lewis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Springell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Nicholls" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wasik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1346678" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Velasco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Barbosa Silva Neto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Jin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad1761" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04574508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Mullens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Saura-M&#250;zquiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marlton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maynard-Casely" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O'Quinn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Ewing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA01042B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03894406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Charlton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik Patel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2022.1096142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasari Iwasaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E. Sickafus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.12.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abeykoon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sutar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42631-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lamoen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.054410" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03911320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H Lander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acaf1d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K Patel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Aguiar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Sickafus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.013610" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pontikis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac73ce" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kanazawa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Manago" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098518" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Halem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kusinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Halem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot Ervas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.115946" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bona" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dieste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-021-00040-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01212" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore H Geballe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauzzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat6040050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Bona" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cognini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzh&#228;user" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E Sickafus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-021-00038-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Vergara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vizca&#237;no-Anaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Porras-V&#225;zquez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia dos Santos-G&#243;mez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02673" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Peng Cao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018336117" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Neuefeind" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon L Drey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lilova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA07118H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093605" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484583v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Conradson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Geballe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918704117" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Cao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918890117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C O'Quinn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg C Neuefeind" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2758" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350385v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souli&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Garrido" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01483" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike St&#246;rmer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16375" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01469" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915325v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Palomares" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Walters" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Tracy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Hung Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.040" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783606v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sim&#233;one" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705674" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.34" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Garcia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lechelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00750" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Xu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Mcmurray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.05.042" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Patel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E Sickafus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065404" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Tayal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonu Namdeo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roberts" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.04.019" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aa7766" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779634v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bradley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin Byler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125114" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01436282v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.10.019" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02317105v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02111" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00654" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230619v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kodja" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2645ecst" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187785v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.05.028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117636v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.121" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2P47VQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084008v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.096" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V8SKWTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913714v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889812045736" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLC62NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913699v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan R. Conradson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400118p" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.449" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913706v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.07.068" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7PXS4WM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639227v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HG8R40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726053v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Uberuaga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Valdez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195504" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678234v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.046" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S9C053-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761420v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamd" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp42535a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638788v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3054" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9FPHDRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687665v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211872z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566125v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.10.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q789CT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367533v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baldinozzi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutheil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R2.7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641434v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811042294" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WX76RHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639190v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Fischer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200316b" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648338v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.717" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549936v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/36005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517210v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003746645" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639208v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.966" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439253v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Barth&#233;s-Labrousse" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusinski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#235;mare" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9176-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Z40LBPN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583425v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.019" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BP2TL4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439251v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Qu&#233;mard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.04.010" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGK1HNKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439258v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Calvarin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9000889" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-00360437v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.05.034" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2X0SFGM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306450v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.157" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FZGS7HX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360441v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233; (t)" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233; (p)" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset (c)" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0169-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176621v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.06.005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVZ30BR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346638v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cieniek" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346636v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346637v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halem" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115273v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.094" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8BZ85C9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115276v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.015" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1T8XPFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115271v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.092" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2JK98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133288v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot-Ervas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2006.01650.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116311v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.132107" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114912v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.106.63" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114913v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizea" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulot Jm" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.106.83" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114917v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Caer S" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122705v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.10.009" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2NG7NRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346640v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. B&#233;rar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367531v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leca&#235;r" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.70.134116" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367526v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.064111" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367527v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.216103" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271913v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raulot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seshadri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortona" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(02)01280-3" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLGH9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254556v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b106498c" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C214755812E0B22AC9590D5F50CD6E4A50A46A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367519v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(99)00149-X" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXSRMGGW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008468v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bechade" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00183-5" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26GN2K9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281660v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya S. Deo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arakawa" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Gill" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144254v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084115v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913675v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.653" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545027v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L. Smith" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02572350v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12052-1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439298v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gianguido-baldinozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6909-0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190046589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2154-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Arts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Saniz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verwerft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156410" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paddison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Edward Fischer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ae58e2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Dezaneti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sederholm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit Karppinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2520089123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05485998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121944" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solomon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O&#8217;quinn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Overstreet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121926" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejing Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gussev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05099206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lander" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00730-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Izumi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Iwasaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce G Mullens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick P Marlton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E A Brand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Maynard-Casely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Everett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Konings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1495360" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Beer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Ishimaru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121391" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cureton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Mcmurray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00990" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1619584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Lewis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Springell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Nicholls" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wasik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1346678" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Velasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Barbosa Silva Neto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad1761" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04574508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Mullens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Saura-M&#250;zquiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marlton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maynard-Casely" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155249" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abeykoon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sutar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42631-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasari Iwasaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik Patel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E. Sickafus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.12.063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03894406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Charlton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2022.1096142" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lamoen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.054410" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03911320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H Lander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acaf1d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O'Quinn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tucker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Ewing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA01042B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kanazawa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Manago" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098518" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pontikis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac73ce" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K Patel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Aguiar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Sickafus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.013610" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Halem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kusinski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Halem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot Ervas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.115946" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore H Geballe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauzzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat6040050" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01212" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Bona" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cognini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzh&#228;user" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E Sickafus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-021-00038-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dieste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-021-00040-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Peng Cao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018336117" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Neuefeind" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon L Drey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lilova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA07118H" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939779v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093605" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Conradson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Geballe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918704117" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C O'Quinn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg C Neuefeind" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2758" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Cao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918890117" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Vergara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vizca&#237;no-Anaya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Porras-V&#225;zquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia dos Santos-G&#243;mez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02673" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souli&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Garrido" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01483" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike St&#246;rmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16375" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01469" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783606v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sim&#233;one" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705674" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915325v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Palomares" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Walters" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Tracy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Hung Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.040" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.34" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lechelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00750" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aa7766" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bradley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin Byler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125114" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501797v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Xu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Mcmurray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.05.042" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781612v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Tayal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonu Namdeo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roberts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.04.019" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781627v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Patel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E Sickafus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065404" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02317105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02111" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501878v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00654" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01436282v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.10.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.05.028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230619v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kodja" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2645ecst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187799v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117636v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2P47VQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084008v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.096" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V8SKWTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913699v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan R. Conradson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400118p" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102732v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.449" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913714v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889812045736" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLC62NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.07.068" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7PXS4WM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761359v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamd" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp42535a" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638788v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3054" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9FPHDRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726053v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Uberuaga" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Valdez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195504" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678234v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.046" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S9C053-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687665v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211872z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639227v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HG8R40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367533v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baldinozzi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutheil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R2.7" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566125v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.10.004" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q789CT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641434v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811042294" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WX76RHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648338v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.717" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639190v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Fischer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200316b" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517210v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003746645" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639208v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.966" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439253v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Barth&#233;s-Labrousse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusinski" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#235;mare" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9176-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Z40LBPN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583425v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.019" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BP2TL4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549936v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/36005" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439251v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Qu&#233;mard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.04.010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGK1HNKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439258v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Calvarin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9000889" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-00360437v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.05.034" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2X0SFGM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306450v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.157" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FZGS7HX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360441v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233; (t)" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233; (p)" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset (c)" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0169-9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346638v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cieniek" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176621v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.06.005" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVZ30BR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346636v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346637v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halem" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115276v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.015" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1T8XPFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115271v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.092" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2JK98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116311v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.132107" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133288v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot-Ervas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2006.01650.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115273v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.094" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8BZ85C9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346640v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. B&#233;rar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114917v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Caer S" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114913v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizea" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulot Jm" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.106.83" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122705v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.10.009" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2NG7NRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.106.63" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367531v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leca&#235;r" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.70.134116" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367526v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.064111" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367527v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.216103" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254556v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b106498c" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C214755812E0B22AC9590D5F50CD6E4A50A46A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271913v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raulot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seshadri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortona" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(02)01280-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLGH9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367519v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(99)00149-X" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXSRMGGW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008468v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bechade" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00183-5" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26GN2K9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281660v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya S. Deo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arakawa" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Gill" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144254v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084115v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913675v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.653" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545027v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L. Smith" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02572350v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12052-1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439298v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>