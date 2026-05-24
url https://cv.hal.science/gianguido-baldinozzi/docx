--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">190046589</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0orjJA0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/E-2154-2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -273,5960 +294,5930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties and stability of interstitial oxygen in UO2 grain boundaries: An ab initio study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kitaev interactions of the spin-orbit coupled magnet UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Saniz</w:t>
+                <w:t xml:space="preserve">Joseph Paddison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Verwerft</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Edward Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ae58e2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489031v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kitaev interactions of the spin-orbit coupled magnet UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic properties and stability of interstitial oxygen in UO2 grain boundaries: An ab initio study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ine Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Saniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Edward Fischer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verwerft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ae58e2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 622, pp.156410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576038v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of superconductivity in cuprates overdoped with high-pressure oxygen: Phase diagram with YBa2Cu3O7+δ, δ → 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Dezaneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Sederholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarit Karppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 123 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2520089123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation response during the early stages of alpha radiation damage in mesoporous nanocrystalline ceria films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Canizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 306, pp.121944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Structural Analysis of Swift Ion-Irradiated ZrO2 and HfO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O’quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Overstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 306, pp.121926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale structure of ZrO2 : Formation of metastable polymorphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of alpha-damage and helium production on the Heat Capacity of actinides oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Gussev</w:t>
+                <w:t xml:space="preserve">Thierry Wiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+                <w:t xml:space="preserve">Dragos Staicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Konings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq5943⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1495360), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1495360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866261v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can studies of the pair-distribution functions (PDF) contribute to our knowledge about UO2?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Short-range order in ion irradiated fluorite structural derivatives in Sc2O3-HfO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Izumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanari Iwasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik K. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.120581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43579-025-00730-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05099206v1</w:t>
+                <w:t xml:space="preserve">hal-04790455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range order in ion irradiated fluorite structural derivatives in Sc2O3-HfO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">The Local-Scale Origin of Ferroic Properties in BiVO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryce G Mullens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick P Marlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen E A Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen E Maynard-Casely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c18032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04790455v1</w:t>
+                <w:t xml:space="preserve">hal-04957705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Local-Scale Origin of Ferroic Properties in BiVO4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can studies of the pair-distribution functions (PDF) contribute to our knowledge about UO2?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.441-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43579-025-00730-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c18032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04957705v1</w:t>
+                <w:t xml:space="preserve">hal-05099206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alpha-damage and helium production on the Heat Capacity of actinides oxides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rudy Konings</w:t>
+                <w:t xml:space="preserve">Atomic-scale structure of ZrO2 : Formation of metastable polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O’quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Benedetti</w:t>
+                <w:t xml:space="preserve">Juejing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Colle</w:t>
+                <w:t xml:space="preserve">Igor Gussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1495360⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq5943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900929v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced modifications in ZrN: effect of micro vs. nano crystallites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manabu Ishimaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 298, pp.121391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen defect configurations in single-phase UO$_{2.15}$</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial: Structures and properties of fluorite-related systems for nuclear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00990⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.1619584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1619584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218060v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Structures and properties of fluorite-related systems for nuclear applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Oxygen defect configurations in single-phase UO$_{2.15}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cureton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O’quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Mcmurray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnuen.2025.1619584⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.16759-16767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098261v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-Lattice Coupling and the Dynamic Structure of the U-O Distribution in UO$_{2+x}$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable Temperature In Situ Neutron Powder Diffraction and Conductivity Studies of Undoped HoNbO4 and HoTaO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Springell</w:t>
+                <w:t xml:space="preserve">Bryce Mullens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Bell</w:t>
+                <w:t xml:space="preserve">Matilde Saura-Múzquiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Nicholls</w:t>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Wasik</w:t>
+                <w:t xml:space="preserve">Frederick Marlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Maynard-Casely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnuen.2024.1346678⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c03054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625983v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of strontium anharmonicity with charge-lattice dynamics of the apical oxygens and their coupling to cuprate superconductivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge-Lattice Coupling and the Dynamic Structure of the U-O Distribution in UO$_{2+x}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Barbosa Silva Neto</w:t>
+                <w:t xml:space="preserve">Jarrod Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changqing Jin</w:t>
+                <w:t xml:space="preserve">Ross Springell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenmin Li</w:t>
+                <w:t xml:space="preserve">Christopher Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Wasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6668/ad1761⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.1346678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2024.1346678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357535v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Temperature In Situ Neutron Powder Diffraction and Conductivity Studies of Undoped HoNbO4 and HoTaO4</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matilde Saura-Múzquiz</w:t>
+                <w:t xml:space="preserve">Correlation of strontium anharmonicity with charge-lattice dynamics of the apical oxygens and their coupling to cuprate superconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+                <w:t xml:space="preserve">Victor Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Marlton</w:t>
+                <w:t xml:space="preserve">Marcello Barbosa Silva Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Maynard-Casely</w:t>
+                <w:t xml:space="preserve">Changqing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c03054⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/ad1761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574508v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the adsorption of O, O2, H2O and H2O2 on UO2 surfaces using DFT+U and non-collinear magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ine Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Saniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Leinders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verwerft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 599, pp.155249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Modeling for Gas Release During Annealing of Irradiated Nuclear Fuel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of ion-beam-induced bixbyite phase in δ-Sc4Hf3O12 under heat treatments and electron beam irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Manasari Iwasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt E. Sickafus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Ishimaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Nuclear Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.12.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459527v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of polarons through charge and spin ordering transitions in 1T-TaS2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A review of the oxygen vacancy ordering in surrogate structures simulating Pu-based nuclear ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik Patel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.7055. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.1096142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42631-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2022.1096142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269727v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of ion-beam-induced bixbyite phase in δ-Sc4Hf3O12 under heat treatments and electron beam irradiations</w:t>
+                <w:t xml:space="preserve">Crystallization of polarons through charge and spin ordering transitions in 1T-TaS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manasari Iwasaki</w:t>
+                <w:t xml:space="preserve">E. Bozin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maulik Patel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">M. Abeykoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.12.063⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42631-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353142v1</w:t>
+                <w:t xml:space="preserve">hal-04269727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the oxygen vacancy ordering in surrogate structures simulating Pu-based nuclear ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Charlton</w:t>
+                <w:t xml:space="preserve">A Simple Modeling for Gas Release During Annealing of Irradiated Nuclear Fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maulik Patel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the American Nuclear Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.404-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894406v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge order, frustration relief, and spin-orbit coupling in U3O8</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependent anisotropy in the bond lengths of UO2 as a result of phonon-induced atomic correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry E Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard H Lander</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.054410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.10LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/acaf1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113045v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependent anisotropy in the bond lengths of UO2 as a result of phonon-induced atomic correlations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge order, frustration relief, and spin-orbit coupling in U3O8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Saniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ine Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Lamoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/acaf1d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.054410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.054410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911320v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic study of short- and long-range correlations in RE3TaO7 weberite-type compounds by neutron total scattering and X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O'Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Ewing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Overstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3TA01042B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous structural phase transformation in swift heavy ion-irradiated δ-Sc4Hf3O12</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yusuke Kanazawa</w:t>
+                <w:t xml:space="preserve">Phenomenological potentials for the refractory metals Cr, Mo and W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiki Manago</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vassilis Pontikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132, pp.075901. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (31), pp.315702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0098518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac73ce⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744856v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological potentials for the refractory metals Cr, Mo and W</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structure and radiation response of anion excess bixbyite Gd2Ce2O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik K Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Sickafus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilis Pontikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac73ce⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.013610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.013610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701236v1</w:t>
+                <w:t xml:space="preserve">hal-03544751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and radiation response of anion excess bixbyite Gd2Ce2O7</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeffery Aguiar</w:t>
+                <w:t xml:space="preserve">Anomalous structural phase transformation in swift heavy ion-irradiated δ-Sc4Hf3O12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanari Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Sickafus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yusuke Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Manago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.013610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.075901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0098518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544751v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of CaO on the thermodynamic and transport properties of cobaltous oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Halem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Halem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Petot Ervas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 382, pp.115946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2022.115946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely Overdoped Superconducting Cuprates via High Pressure Oxygenation Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven D Conradson</w:t>
+                <w:t xml:space="preserve">Charge localization and magnetic correlations in the refined structure of U3O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore H Geballe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Gauzzi</w:t>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Saniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ine Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/condmat6040050⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463265v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge localization and magnetic correlations in the refined structure of U3O7</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Extremely Overdoped Superconducting Cuprates via High Pressure Oxygenation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Sederholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore H Geballe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Ritter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ine Arts</w:t>
+                <w:t xml:space="preserve">Chang-Qing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01212⟩</w:t>
+              <w:t xml:space="preserve">Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/condmat6040050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271055v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step, High Pressure, and Two-Step Spark Plasma Sintering of UO2 nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holzhäuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural complexity of Y6BO12 fluorite-related ternary oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Casillas-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maulik K Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt E Sickafus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), pp.107-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/s43580-021-00038-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-irradiation-induced disorder in (U 238Pu) O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cologna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Wiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/s43580-021-00040-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonadiabatic coupling of the dynamical structure to the superconductivity in YSr2Cu2.75Mo0.25O7.54 and Sr2CuO3.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore H Geballe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Qing Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Peng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gauzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2018336117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local order of orthorhombic weberite-type Y3TaO7 as determined by neutron total scattering and density functional theory calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodney Ewing</w:t>
+                <w:t xml:space="preserve">Local lattice distortions and dynamics in extremely overdoped superconducting YSr 2 Cu 2.75 Mo 0.25 O 7.54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarit Karppinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqing Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.4559-4564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918704117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898876v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder in Ho 2 Ti 2−x Zr x O 7 : pyrochlore to defect fluorite solid solution series</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge compensation mechanisms in Nd-doped UO2 samples for stoichiometric and hypo-stoichiometric conditions: Lack of miscibility gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Lilova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Bernardo Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0RA07118H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.152276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949670v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge compensation mechanisms in Nd-doped UO2 samples for stoichiometric and hypo-stoichiometric conditions: Lack of miscibility gap</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disorder in Ho 2 Ti 2−x Zr x O 7 : pyrochlore to defect fluorite solid solution series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
+                <w:t xml:space="preserve">Devon L Drey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O'Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamilarasan Subramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Lilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152276⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (57), pp.34632-34650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0RA07118H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867858v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent short-and long-range behavior in ion-irradiated δ-Sc4 Hf3 O12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maulik K Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt E Sickafus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.093605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local lattice distortions and dynamics in extremely overdoped superconducting YSr 2 Cu 2.75 Mo 0.25 O 7.54</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Changqing Jin</w:t>
+                <w:t xml:space="preserve">Local order of orthorhombic weberite-type Y3TaO7 as determined by neutron total scattering and density functional theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Gussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O'Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Neuefeind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Ewing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918704117⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484583v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting short-range order and correlated phenomena in disordered crystalline materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local structure of Sr 2 CuO 3.3 , a 95 K cuprate superconductor without CuO 2 planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joerg C Neuefeind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.4565-4570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918890117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925217v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure of Sr 2 CuO 3.3 , a 95 K cuprate superconductor without CuO 2 planes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting short-range order and correlated phenomena in disordered crystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipeng Cao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Eric C O'Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt E. Sickafus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Ewing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg C Neuefeind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918890117⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484590v1</w:t>
+                <w:t xml:space="preserve">hal-02925217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling crystal superstructures and transformations in the La 6-x MoO 12-δ (0.6≤ x ≤ 3.0) series. A system with tailored ionic/electronic conductivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián López-Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Vizcaíno-Anaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Porras-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia dos Santos-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (16), pp.7052-7062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters of Oxygen Interstitials in UO$_{2+x}$ and $\alpha$-U$_4$O$_9$: Structure and Arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérico Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (19), pp.12678-12688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nanostructured ThO 2 pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Störmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Wiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (7), pp.3814-3818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.16375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Separation in Fluorite-Related U 1– y Ce y O 2– x : A Re-Examination by X-ray and Neutron Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (17), pp.11599-11605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Local Structure versus Long-Range Structure: The Case of UO 2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Depth Profiling of Strain in Textured Tungsten Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siméone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Pontikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (9), pp.2085 - 2088. </w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (8-9), pp.411 - 417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201705674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/adv.2018.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783606v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size effects on irradiated CeO2, ThO2, and UO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cureton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,8651 +6301,8681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling of Strain in Textured Tungsten Films</w:t>
+                <w:t xml:space="preserve">Understanding Local Structure versus Long-Range Structure: The Case of UO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2018.34⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (9), pp.2085 - 2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795141v1</w:t>
+                <w:t xml:space="preserve">hal-01783606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Oxygen Defect Clusters in UO2+x Using Neutron Scattering and PDF Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (12), pp.7064-7076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near transferable phenomenological n -body potentials for noble metals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Closure of the Mott gap and formation of a superthermal metal in the Fröhlich-type nonequilibrium polaron Bose-Einstein condensate in UO2+x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrin Byler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648x/aa7766⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.125114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781618v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure of the Mott gap and formation of a superthermal metal in the Fröhlich-type nonequilibrium polaron Bose-Einstein condensate in UO2+x</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Darrin Byler</w:t>
+                <w:t xml:space="preserve">Intricate disorder in defect fluorite/pyrochlore: a concord of chemistry and crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon James Thorogood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Luneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.125114⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.3727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779634v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intricate disorder in defect fluorite/pyrochlore: a concord of chemistry and crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simeone</w:t>
+                <w:t xml:space="preserve">Near transferable phenomenological n -body potentials for noble metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Pontikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon James Thorogood</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648x/aa7766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02787-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01541248v1</w:t>
+                <w:t xml:space="preserve">hal-01781618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and cation ordering in La 2 UO 6 , Ce 2 UO 6 , LaUO 4 , and CeUO 4 by first principles calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of NpO 2+x in the binary Np-O system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Xu</w:t>
+                <w:t xml:space="preserve">Akhil Tayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J W Mcmurray</w:t>
+                <w:t xml:space="preserve">Sonu Namdeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Shin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">Kevin Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.05.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 490, pp.279 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501797v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of NpO 2+x in the binary Np-O system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and cation ordering in La 2 UO 6 , Ce 2 UO 6 , LaUO 4 , and CeUO 4 by first principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Casillas-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhil Tayal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">H Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonu Namdeo</w:t>
+                <w:t xml:space="preserve">J W Mcmurray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Roberts</w:t>
+                <w:t xml:space="preserve">D Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.04.019⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.201 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781612v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of bonding and charge density in δ−UO$_3$, γ−UO$_3$, and La$_6$UO$_{12}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Casillas-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M K Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. E Sickafus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (6), pp.65404 - 65404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is the Actual Local Crystalline Structure of Uranium Dioxide, UO 2 ? A New Perspective for the Most Used Nuclear Fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (1), pp.321-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes in the Local Environment of Uranium Atoms in the Three Phases of U4O9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.7485-7491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size-dependent electrical properties of La 1.95 Sr 0.05 Zr 2 O 7-δ as potential Proton Ceramic Fuel Cell electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siméone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Surblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 298, pp.35-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2016.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01436282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sintering methods on microstructure and ionic conductivity of La1.95Sr0.05Zr2O6.975 synthesized by co-precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siméone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 278, pp.181-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2015.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Surblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (1), pp.2645-2652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/06801.2645ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Spark Plasma Sintering Conditions on Ionic Conductivity in La1.95Sr0.05Zr2O7-δ Electrolyte Material for Intermediate Temperature SOFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siméone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Surble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, MA2015-03 (1), pp.405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiffusion processes at irradiated Cr/Si interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 626, pp.65-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.11.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01117636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Fe2TiO5-based nanoheterostructured mesoporous photoanodes with improved visible light photoresponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (18), pp.6567-6577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4TA00102H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach of the thermodynamic properties of UO2 at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Petot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 327, pp.68-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.10.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory calculations of UO2 oxidation : Evolution of UO2+x, U4O9−y, U3O7, and U3O8.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Grazing incidence x-ray diffraction for the study of polycrystalline layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Conradson</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic400118p⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 530, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.07.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913699v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">A preferred orientation correction to describe a fiber texture under glancing incidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1514, pp.49-58. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2013.449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0021889812045736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102732v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preferred orientation correction to describe a fiber texture under glancing incidence.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
+                <w:t xml:space="preserve">Density functional theory calculations of UO2 oxidation : Evolution of UO2+x, U4O9−y, U3O7, and U3O8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan R. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Conradson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (5), pp.2769-2778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic400118p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0021889812045736⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00913714v1</w:t>
+                <w:t xml:space="preserve">hal-00913699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence x-ray diffraction for the study of polycrystalline layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bérar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.07.068⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1514, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00913706v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to handle the nanopatterning of materials created under ion beam mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1514, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous alpha-Fe2O3 thin films synthesized via the sol-gel process for light-driven water oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Antisite Disorder on Preamorphization Swelling in Titanate Pyrochlores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Cobo</w:t>
+                <w:t xml:space="preserve">Y. H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Blas Uberuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Schwartz</w:t>
+                <w:t xml:space="preserve">C. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp42535a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (19), pp.195504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.195504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761420v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectrum of U4O9: a new interpretation of damage lines in UO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How polarons can enhance UO2 irradiation resistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Canizares</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Petot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.3054⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 227, pp.109-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638788v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Antisite Disorder on Preamorphization Swelling in Titanate Pyrochlores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoporous alpha-Fe2O3 thin films synthesized via the sol-gel process for light-driven water oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blas Uberuaga</w:t>
+                <w:t xml:space="preserve">Wael Hamd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jiang</w:t>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Choudhury</w:t>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Valdez</w:t>
+                <w:t xml:space="preserve">Wilfrid Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (19), pp.195504. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (38), pp.13224-13232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.195504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cp42535a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726053v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How polarons can enhance UO2 irradiation resistance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Raman spectrum of U4O9: a new interpretation of damage lines in UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ruello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Petot</w:t>
+                <w:t xml:space="preserve">G. Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.12.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.3054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678234v1</w:t>
+                <w:t xml:space="preserve">hal-00638788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Properties, Stability, and Performances of Hierarchical Mesoporous Materials with Nanoscale Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (14), pp.7658-7663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp211872z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is UO2 irradiation resistance due to its unusual high temperature behaviour?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Petot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 420, pp.334-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a biphasic domain in the UO 2-Nd 2O 3 diagram at low temperature: a proof for a miscibility gap in the UO 2-Nd 2O 3 phase diagram?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapidly synthesis of nanocrystalline MgIn2O4 spinel using combustion and solid state chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lamontagne</w:t>
+                <w:t xml:space="preserve">S. Surble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.624⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726077v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between order parameter and compositional fluctuations in the irradiation induced monoclinic to tetragonal phase transition in pure zirconia.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of a biphasic domain in the UO 2-Nd 2O 3 diagram at low temperature: a proof for a miscibility gap in the UO 2-Nd 2O 3 phase diagram?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-792-R2.7⟩</w:t>
+              <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172-174, pp.624-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367533v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidly synthesis of nanocrystalline MgIn2O4 spinel using combustion and solid state chemistry.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Coupling between order parameter and compositional fluctuations in the irradiation induced monoclinic to tetragonal phase transition in pure zirconia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Urvoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 792, pp.R2.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-792-R2.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00566125v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rietveld refinements performed on mesoporous ceria layers at grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Zalczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (6), pp.1205-1210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0021889811042294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Strain and Microstrain in Nanostructured Thin Layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Refinement of the alpha-U$_4$O$_9$ crystalline structure: New insight into the U$_4$O$_9$-&amp;gt; U$_3$O$_8$ transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bérar</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.6146-6151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200316b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00648338v1</w:t>
+                <w:t xml:space="preserve">hal-00639190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of the alpha-U$_4$O$_9$ crystalline structure: New insight into the U$_4$O$_9$-&amp;gt; U$_3$O$_8$ transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probing Strain and Microstrain in Nanostructured Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. E. Fischer</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bérar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Symposium SS – Properties and Processes at the Nanoscale Nanomechanics of Material Behavior, 1424, pp.15-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic200316b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639190v1</w:t>
+                <w:t xml:space="preserve">hal-00648338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles calculation and experimental study of oxygen diffusion in uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.035126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.035126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain analysis by inversion of coherent Bragg X-ray diffraction intensity: the illumination problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (9), pp.818-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09500341003746645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Diffusion and Electrical Conductivity Measurements in Uranium Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Davoisne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 297-301, pp.966-971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Oxidation of the Al3Mg2 Complex Metallic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. de Noirfontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Barthés-Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boëmare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (1-2), pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-009-9176-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen diffusion in relation to p-type doping in uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fraczkiewicz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 400 (2), pp.112-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring strain in the SrTiO3 compound by low-energy He+ irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Autier-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.36005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/92/36005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the sigmoid shape in the UO2 oxidation weight gain curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Quémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (13), pp.2791-2798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron Diffraction Study of the in Situ Oxidation of UO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nièpce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Calvarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (16), pp.7585 - 7592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic9000889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of zirconium carbide under ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 373, pp.123-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the energy deposition modes on the structural stability of pure zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 266 (12-13), pp.3023-3026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00306450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect thermodynamic and transport properties of nanocrystalline Gd-Doped ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Surblé (t)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dollé (p)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset (c)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (1), pp.33-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11581-007-0169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties in calcium-doped cobalt oxide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Petot</w:t>
+                <w:t xml:space="preserve">Synthesis of nanosized zirconium carbide by a sol-gel route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inzynieria Materialowa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.2061-2067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346638v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanosized zirconium carbide by a sol-gel route</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport properties in calcium-doped cobalt oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cieniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inzynieria Materialowa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.242-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.06.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00176621v1</w:t>
+                <w:t xml:space="preserve">hal-00346638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of nanocrystalline gadolinium-doped ceria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Influence of calcium on the transport processes in nickel oxide: Consequence in nickel oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Halem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cieniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Kusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inzynieria Materialowa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 28, pp.233-235</w:t>
+              <w:t xml:space="preserve">, 2007, 28, pp.774-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346636v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of calcium on the transport processes in nickel oxide: Consequence in nickel oxidation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Transport properties of nanocrystalline gadolinium-doped ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Surble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kusinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inzynieria Materialowa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 28, pp.774-777</w:t>
+              <w:t xml:space="preserve">, 2007, 28, pp.233-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346637v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed study of UO2 to U3O8 oxidation phases and the associated rate-limiting steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Niepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 355 (1-3), pp.10-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition of pure zirconia under irradiation: A textbook example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Caer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 250 (1-2), pp.95-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of extended defects in pure zirconia irradiated by swift heavy ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of Ca content and oxygen partial pressure on microstructural evolution of (Co,Ca)O at elevated temperatures Author(s): Kusins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cieniek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Petot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.132107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 224, pp.30-33 Part 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2006.01650.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116311v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ca content and oxygen partial pressure on microstructural evolution of (Co,Ca)O at elevated temperatures Author(s): Kusins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidence of extended defects in pure zirconia irradiated by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2006.01650.x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.No. 132107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.132107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133288v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural stability of ZnAl2O4 spinel irradiated by low energy particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 250, pp.119-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedures for the refinement of incommensurate structures unsing XND. Coding issues for the refinement of incommensurate structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Nano structuration of zirconia under irradiation: A way to enhance the mechanical stability of zirconia layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Caer S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCr Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5, pp.5-9</w:t>
+              <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (2), pp.118-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346640v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano structuration of zirconia under irradiation: A way to enhance the mechanical stability of zirconia layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Nanostructure, nanochemistry and grain boundary conductivity of yttria-doped zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rizea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raulot Jm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106, pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.106.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114917v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure, nanochemistry and grain boundary conductivity of yttria-doped zirconia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+                <w:t xml:space="preserve">Heat capacity anomaly in UO2 in the vicinity of 1300 K: an improved description based on high resolution X-ray and neutron powder diffraction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calvarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petot-Ervas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (5), pp.823-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.106.83⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00114913v1</w:t>
+                <w:t xml:space="preserve">hal-00122705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat capacity anomaly in UO2 in the vicinity of 1300 K: an improved description based on high resolution X-ray and neutron powder diffraction studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procedures for the refinement of incommensurate structures unsing XND. Coding issues for the refinement of incommensurate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bérar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUCr Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00122705v1</w:t>
+                <w:t xml:space="preserve">hal-00346640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase stability in nanocrystalline zirconia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 106, pp.63-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.106.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of radiation defects on the structural stability of pure zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecaër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (13), pp.134116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVB.70.134116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoclinic to tetragonal semireconstructive phase transition of zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (6), pp.064111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.064111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron Diffraction Study of the Size-Induced Tetragonal to Monoclinic Phase Transition in Zirconia Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (21), pp.216103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.216103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and characterisation of cadmium cyanamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Malinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (2), pp.268-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b106498c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ab-initio study of the rôle of lone pairs in the structure and insulator-metal transition in SnO and PbO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Raulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Seshadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4 (4), pp.467-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1293-2558(02)01280-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of boron carbide evolution under neutron irradiation by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 277 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3115(99)00149-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the zirconia phase transition under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 281, pp.171-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3115(00)00183-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14964,499 +14985,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials and Radiation Effects for Advanced Nuclear Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya S. Deo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flyura Djurabekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, 1743, 2015, MRS Proceedings, 9781510806238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and microstructural analyses using Neutron and X-ray scattering. Application of the Rietveld method to the study of nuclear fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de diffraction comme outils d’investigation multi-échelle pour les céramiques nucléaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Materials for Nuclear Energy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaitanya S. Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Caturla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Chun Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, pp.170, 2013, 9781605114910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1215 Materials Research Needs to Advance Nuclear Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mater. Res. Soc., Warrendale, PA, 2010, pp.215, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15466,133 +15487,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-Induced Effects on Materials Properties of Ceramics: Mechanical and Dimensional Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12052-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15602,161 +15623,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for producing carbon coated nanoparticles of a transition metal oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2009/004187. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId545"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15824,51 +15845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2781FD11"/>
+    <w:nsid w:val="4760D959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16055,51 +16076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gianguido-baldinozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6909-0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190046589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2154-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Arts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Saniz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verwerft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156410" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paddison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Edward Fischer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ae58e2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Dezaneti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sederholm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit Karppinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2520089123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05485998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121944" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solomon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O&#8217;quinn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Overstreet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121926" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejing Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gussev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05099206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lander" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00730-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Izumi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Iwasaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120581" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce G Mullens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick P Marlton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E A Brand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Maynard-Casely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Everett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Konings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1495360" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Beer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Ishimaru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121391" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cureton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Mcmurray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00990" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1619584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Lewis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Springell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Nicholls" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wasik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1346678" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Velasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Barbosa Silva Neto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad1761" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04574508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Mullens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Saura-M&#250;zquiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marlton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maynard-Casely" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155249" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abeykoon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sutar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42631-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasari Iwasaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik Patel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E. Sickafus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.12.063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03894406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Charlton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2022.1096142" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lamoen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.054410" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03911320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H Lander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acaf1d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O'Quinn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tucker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Ewing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA01042B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kanazawa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Manago" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098518" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pontikis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac73ce" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K Patel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Aguiar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Sickafus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.013610" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Halem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kusinski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Halem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot Ervas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.115946" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore H Geballe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauzzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat6040050" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01212" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Bona" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cognini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzh&#228;user" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E Sickafus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-021-00038-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dieste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-021-00040-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Peng Cao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018336117" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Neuefeind" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon L Drey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lilova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA07118H" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939779v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093605" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Conradson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Geballe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918704117" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C O'Quinn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg C Neuefeind" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2758" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Cao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918890117" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Vergara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vizca&#237;no-Anaya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Porras-V&#225;zquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia dos Santos-G&#243;mez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02673" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souli&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Garrido" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01483" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike St&#246;rmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16375" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01469" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783606v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sim&#233;one" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705674" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915325v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Palomares" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Walters" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Tracy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Hung Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.040" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.34" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lechelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00750" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aa7766" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bradley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin Byler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125114" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501797v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Xu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Mcmurray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.05.042" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781612v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Tayal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonu Namdeo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roberts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.04.019" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781627v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Patel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E Sickafus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065404" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02317105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02111" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501878v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00654" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01436282v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.10.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.05.028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230619v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kodja" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2645ecst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187799v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117636v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2P47VQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084008v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.096" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V8SKWTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913699v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan R. Conradson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400118p" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102732v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.449" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913714v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889812045736" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLC62NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.07.068" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7PXS4WM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761359v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamd" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp42535a" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638788v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3054" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9FPHDRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726053v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Uberuaga" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Valdez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195504" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678234v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.046" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S9C053-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687665v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211872z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639227v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HG8R40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367533v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baldinozzi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutheil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R2.7" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566125v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.10.004" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q789CT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641434v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811042294" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WX76RHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648338v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.717" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639190v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Fischer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200316b" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517210v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003746645" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639208v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.966" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439253v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Barth&#233;s-Labrousse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusinski" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#235;mare" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9176-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Z40LBPN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583425v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.019" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BP2TL4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549936v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/36005" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439251v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Qu&#233;mard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.04.010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGK1HNKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439258v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Calvarin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9000889" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-00360437v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.05.034" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2X0SFGM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306450v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.157" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FZGS7HX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360441v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233; (t)" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233; (p)" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset (c)" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0169-9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346638v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cieniek" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176621v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.06.005" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVZ30BR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346636v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346637v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halem" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115276v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.015" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1T8XPFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115271v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.092" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2JK98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116311v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.132107" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133288v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot-Ervas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2006.01650.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115273v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.094" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8BZ85C9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346640v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. B&#233;rar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114917v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Caer S" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114913v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizea" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulot Jm" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.106.83" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122705v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.10.009" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2NG7NRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.106.63" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367531v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leca&#235;r" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.70.134116" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367526v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.064111" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367527v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.216103" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254556v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b106498c" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C214755812E0B22AC9590D5F50CD6E4A50A46A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271913v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raulot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seshadri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortona" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(02)01280-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLGH9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367519v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(99)00149-X" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXSRMGGW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008468v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bechade" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00183-5" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26GN2K9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281660v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya S. Deo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arakawa" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Gill" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144254v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084115v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913675v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.653" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545027v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L. Smith" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02572350v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12052-1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439298v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gianguido-baldinozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6909-0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190046589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=0orjJA0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2154-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paddison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lander" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Edward Fischer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ae58e2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Arts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Saniz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verwerft" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156410" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Dezaneti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sederholm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit Karppinen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2520089123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05485998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solomon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O&#8217;quinn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Overstreet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Trautmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121926" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Staicu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Konings" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1495360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Izumi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Iwasaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04957705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce G Mullens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick P Marlton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E A Brand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Maynard-Casely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Everett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05099206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lander" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00730-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejing Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gussev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5943" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Beer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Ishimaru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1619584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cureton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Mcmurray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00990" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04574508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Mullens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Saura-M&#250;zquiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Marlton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maynard-Casely" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03054" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Lewis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Springell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Nicholls" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wasik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1346678" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Velasco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Barbosa Silva Neto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Jin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad1761" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasari Iwasaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik Patel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E. Sickafus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.12.063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03894406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Charlton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2022.1096142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269727v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abeykoon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sutar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42631-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03911320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E Fischer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H Lander" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acaf1d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lamoen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.054410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O'Quinn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tucker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Ewing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA01042B" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Pontikis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac73ce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K Patel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Aguiar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Sickafus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.013610" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kanazawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Manago" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0098518" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685081v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Halem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kusinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Halem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot Ervas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2022.115946" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01212" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore H Geballe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Qing Jin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gauzzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat6040050" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Bona" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balice" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cognini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzh&#228;user" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161216v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E Sickafus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-021-00038-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bona" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dieste" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-021-00040-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Peng Cao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018336117" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484583v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Conradson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Geballe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918704117" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon L Drey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Lilova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA07118H" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093605" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Neuefeind" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.07.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02484590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Cao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918890117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C O'Quinn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg C Neuefeind" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2758" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Vergara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vizca&#237;no-Anaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Porras-V&#225;zquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia dos Santos-G&#243;mez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02673" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Souli&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Garrido" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01483" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415373v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike St&#246;rmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16375" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415377v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01469" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2018.34" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915325v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Palomares" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Walters" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Tracy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Hung Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.040" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783606v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sim&#233;one" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705674" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885981v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lechelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00750" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779634v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andersson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bradley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin Byler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.125114" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781618v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aa7766" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781612v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Tayal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonu Namdeo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roberts" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.04.019" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501797v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Xu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Mcmurray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.05.042" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781627v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casillas-Trujillo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Patel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E Sickafus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065404" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02317105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02111" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501878v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Fischer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00654" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01436282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.10.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187785v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.05.028" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kodja" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2645ecst" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117636v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.121" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2P47VQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975353v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Courtin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00102H" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084008v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.096" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V8SKWTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913706v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;rar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.07.068" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7PXS4WM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913714v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889812045736" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLC62NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913699v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan R. Conradson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400118p" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102732v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gosset" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.449" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761359v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726053v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Uberuaga" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Valdez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195504" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678234v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.046" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S9C053-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamd" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Schwartz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp42535a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638788v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3054" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9FPHDRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687665v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211872z" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639227v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HG8R40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.10.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q789CT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367533v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baldinozzi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutheil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-792-R2.7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641434v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Zalczer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811042294" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WX76RHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639190v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Fischer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200316b" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648338v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.717" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517210v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boissieu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500341003746645" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639208v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.966" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439253v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Barth&#233;s-Labrousse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusinski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#235;mare" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-009-9176-8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Z40LBPN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583425v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.019" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BP2TL4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549936v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/36005" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439251v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Qu&#233;mard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.04.010" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGK1HNKC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439258v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Calvarin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9000889" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-00360437v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.05.034" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2X0SFGM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306450v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.157" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FZGS7HX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360441v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surbl&#233; (t)" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233; (p)" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset (c)" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0169-9" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176621v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.06.005" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVZ30BR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346638v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cieniek" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346637v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halem" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346636v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doll&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115276v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.03.015" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1T8XPFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115271v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.092" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2JK98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133288v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Petot-Ervas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2006.01650.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116311v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.132107" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115273v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.094" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8BZ85C9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114917v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Caer S" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114913v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizea" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulot Jm" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.106.83" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122705v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.10.009" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2NG7NRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346640v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. B&#233;rar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114912v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.106.63" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367531v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leca&#235;r" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.70.134116" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367526v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulou" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.064111" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367527v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.216103" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254556v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Durand" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b106498c" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C214755812E0B22AC9590D5F50CD6E4A50A46A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271913v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raulot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seshadri" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortona" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(02)01280-3" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLGH9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367519v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(99)00149-X" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXSRMGGW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008468v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bechade" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00183-5" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26GN2K9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281660v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya S. Deo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arakawa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Gill" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144254v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084115v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913675v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.653" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545027v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L. Smith" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02572350v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12052-1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439298v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>