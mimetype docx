--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gianluca Lavalle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of gas hydrate transportability at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro S. Valim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Meneghel Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrieli Alcaires de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu K. Sum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.104841. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportability of hydrate slurry in the presence of wax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Meneghel Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.122031. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05118642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility-induced destabilisation of falling liquid films: an integral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Botticini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.104667. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04302161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary imbibition of shear-thinning fluids: From Lucas-Washburn to oscillatory regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Steinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Poesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.023305. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.023305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04635862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the mechanism responsible for the stratified-slug transition in two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor O.O. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto E.M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176, pp.104841. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04638225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid flow regimes in a novel rocking and rolling flow loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.104898. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04652609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Hydrate Blockage in Oil-water Dispersions Based on Flow Loop Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius R. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 273, pp.118632. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04032496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of ice-in-oil slurries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel G. Struchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.41 à 46. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04029977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear wave attenuation in strongly-confined falling liquid films sheared by a laminar counter-current gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 954, pp.A19. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconfined falling liquid films: linear versus nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 919 (R2), pp.R2. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in narrow tubes: occlusion scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruyer-Quil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 894, pp.A17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitary waves on superconfined falling liquid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.032001. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivulet cascade from falling liquid films with side contact lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sébilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (12), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.124001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the Kapitza instability in confined falling liquid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 860, pp.608-639. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow structured packing for the process intensification of post-combustion carbon dioxide capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucquiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Valluri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, pp.284-296. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraefficient reduced model for countercurrent two-layer flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucquiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Valluri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.14001-1 - 14001-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.014001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical reduced model for thin liquid films sheared by a gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 301, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Air –Water Flow in a Rock&Roll Flow Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime, ISAE-ENSMA; I2M, Bordeaux INP; LaSIE, Université de La Rochelle, Aug 2021, Bordeaux, France. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03703211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in the Rock&Roll Ring-Flowloop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2020 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pascal (IP) - Génie des Procédés Energétique et Biosystèmes (GePEB), Nov 2020, Clermont-Ferrand, France. pp.14 / P7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03205997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Computational modelling of instabilities and turbulence in separated two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of inclined liquid films with confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on the linear stability of a falling liquid film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the Kapitza instability in falling liquid films by confining the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics in counter-current gas-liquid flows for distillation process applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ruissellement et films cisaillés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral modeling of liquid films sheared by a gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluids mechanics [physics.class-ph]. ISAE - Institut Supérieur de l'Aéronautique et de l'Espace, 2014. English. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gianluca Lavalle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of gas hydrate transportability at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro S. Valim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Meneghel Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrieli Alcaires de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu K. Sum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.104841. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportability of hydrate slurry in the presence of wax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Meneghel Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.122031. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05118642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary imbibition of shear-thinning fluids: From Lucas-Washburn to oscillatory regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Steinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Poesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.023305. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.023305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04635862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the mechanism responsible for the stratified-slug transition in two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor O.O. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto E.M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176, pp.104841. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04638225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid flow regimes in a novel rocking and rolling flow loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.104898. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04652609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility-induced destabilisation of falling liquid films: an integral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Botticini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.104667. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04302161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of ice-in-oil slurries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel G. Struchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.41 à 46. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04029977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Hydrate Blockage in Oil-water Dispersions Based on Flow Loop Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius R. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 273, pp.118632. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04032496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear wave attenuation in strongly-confined falling liquid films sheared by a laminar counter-current gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 954, pp.A19. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconfined falling liquid films: linear versus nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 919 (R2), pp.R2. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitary waves on superconfined falling liquid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.032001. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in narrow tubes: occlusion scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruyer-Quil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 894, pp.A17. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivulet cascade from falling liquid films with side contact lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sébilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (12), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.124001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the Kapitza instability in confined falling liquid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 860, pp.608-639. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow structured packing for the process intensification of post-combustion carbon dioxide capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucquiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Valluri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, pp.284-296. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraefficient reduced model for countercurrent two-layer flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucquiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Valluri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.14001-1 - 14001-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.014001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical reduced model for thin liquid films sheared by a gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 301, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Air –Water Flow in a Rock&Roll Flow Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime, ISAE-ENSMA; I2M, Bordeaux INP; LaSIE, Université de La Rochelle, Aug 2021, Bordeaux, France. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03703211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in the Rock&Roll Ring-Flowloop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2020 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pascal (IP) - Génie des Procédés Energétique et Biosystèmes (GePEB), Nov 2020, Clermont-Ferrand, France. pp.14 / P7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03205997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Computational modelling of instabilities and turbulence in separated two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on the linear stability of a falling liquid film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of inclined liquid films with confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the Kapitza instability in falling liquid films by confining the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ruissellement et films cisaillés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics in counter-current gas-liquid flows for distillation process applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral modeling of liquid films sheared by a gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluids mechanics [physics.class-ph]. ISAE - Institut Supérieur de l'Aéronautique et de l'Espace, 2014. English. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05371357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro S. Valim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Meneghel Lino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrieli Alcaires de Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu K. Sum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05118642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameirao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04302161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Botticini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poesio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104667" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04635862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Steinik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Picchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Poesio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.023305" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor O.O. Machado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto E.M. Morales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04652609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Naukanova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04032496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius R. de Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118632" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04029977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel G. Struchalin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg F. Dietze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavalle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruyer-Quil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.267" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;billeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucquiaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wehrli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Valluri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.12.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03703211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Douzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03205997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01139899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05371357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro S. Valim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Meneghel Lino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrieli Alcaires de Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu K. Sum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05118642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameirao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04635862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Steinik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Picchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Poesio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.023305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor O.O. Machado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto E.M. Morales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104841" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04652609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Naukanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04302161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Botticini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poesio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04029977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel G. Struchalin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04032496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius R. de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118632" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg F. Dietze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruyer-Quil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;billeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucquiaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wehrli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Valluri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.12.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03703211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Douzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03205997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01139899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>