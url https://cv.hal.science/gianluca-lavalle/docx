--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gianluca Lavalle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of gas hydrate transportability at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro S. Valim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Meneghel Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrieli Alcaires de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu K. Sum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.104841. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportability of hydrate slurry in the presence of wax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Meneghel Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.122031. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05118642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary imbibition of shear-thinning fluids: From Lucas-Washburn to oscillatory regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Steinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Poesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.023305. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.023305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04635862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the mechanism responsible for the stratified-slug transition in two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor O.O. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto E.M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176, pp.104841. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04638225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid flow regimes in a novel rocking and rolling flow loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.104898. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04652609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility-induced destabilisation of falling liquid films: an integral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Botticini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.104667. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04302161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of ice-in-oil slurries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel G. Struchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.41 à 46. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04029977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Hydrate Blockage in Oil-water Dispersions Based on Flow Loop Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius R. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 273, pp.118632. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04032496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear wave attenuation in strongly-confined falling liquid films sheared by a laminar counter-current gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 954, pp.A19. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconfined falling liquid films: linear versus nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 919 (R2), pp.R2. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitary waves on superconfined falling liquid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.032001. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in narrow tubes: occlusion scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruyer-Quil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 894, pp.A17. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivulet cascade from falling liquid films with side contact lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sébilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (12), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.124001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the Kapitza instability in confined falling liquid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 860, pp.608-639. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow structured packing for the process intensification of post-combustion carbon dioxide capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucquiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Valluri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, pp.284-296. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraefficient reduced model for countercurrent two-layer flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucquiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Valluri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.14001-1 - 14001-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.014001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical reduced model for thin liquid films sheared by a gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 301, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Air –Water Flow in a Rock&Roll Flow Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime, ISAE-ENSMA; I2M, Bordeaux INP; LaSIE, Université de La Rochelle, Aug 2021, Bordeaux, France. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03703211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in the Rock&Roll Ring-Flowloop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2020 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pascal (IP) - Génie des Procédés Energétique et Biosystèmes (GePEB), Nov 2020, Clermont-Ferrand, France. pp.14 / P7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03205997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Computational modelling of instabilities and turbulence in separated two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on the linear stability of a falling liquid film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of inclined liquid films with confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the Kapitza instability in falling liquid films by confining the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ruissellement et films cisaillés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics in counter-current gas-liquid flows for distillation process applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral modeling of liquid films sheared by a gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluids mechanics [physics.class-ph]. ISAE - Institut Supérieur de l'Aéronautique et de l'Espace, 2014. English. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gianluca Lavalle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the long-range van der Waals forces on the motion of an elongated bubble through a shear-thinning fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Said Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Poesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2027, 349, pp.105600. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2026.105600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05625469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of gas hydrate transportability at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro S. Valim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Meneghel Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrieli Alcaires de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu K. Sum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.104841. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05371357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportability of hydrate slurry in the presence of wax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Meneghel Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.122031. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05118642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary imbibition of shear-thinning fluids: From Lucas-Washburn to oscillatory regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Steinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Poesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.023305. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.023305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04635862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the mechanism responsible for the stratified-slug transition in two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor O.O. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto E.M. Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176, pp.104841. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04638225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid flow regimes in a novel rocking and rolling flow loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.104898. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04652609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility-induced destabilisation of falling liquid films: an integral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Botticini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.104667. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04302161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of ice-in-oil slurries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel G. Struchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.41 à 46. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04029977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Hydrate Blockage in Oil-water Dispersions Based on Flow Loop Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius R. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 273, pp.118632. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04032496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear wave attenuation in strongly-confined falling liquid films sheared by a laminar counter-current gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 954, pp.A19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconfined falling liquid films: linear versus nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 919 (R2), pp.R2. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitary waves on superconfined falling liquid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.032001. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in narrow tubes: occlusion scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruyer-Quil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 894, pp.A17. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivulet cascade from falling liquid films with side contact lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sébilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (12), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.124001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the Kapitza instability in confined falling liquid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 860, pp.608-639. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-flow structured packing for the process intensification of post-combustion carbon dioxide capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucquiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Valluri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, pp.284-296. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraefficient reduced model for countercurrent two-layer flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucquiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Valluri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.14001-1 - 14001-17. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.014001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical reduced model for thin liquid films sheared by a gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 301, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydrate-like particles on gas−liquid stratified-to-slug flow pattern transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. D. Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor O.O. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João P. P. Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo N. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Thermal and Fluids Engineering Conference (TFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tempe, AZ, United States. pp.1015 à 1018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/TFEC2026.mpf.061424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05625732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Air –Water Flow in a Rock&Roll Flow Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime, ISAE-ENSMA; I2M, Bordeaux INP; LaSIE, Université de La Rochelle, Aug 2021, Bordeaux, France. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03703211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in the Rock&Roll Ring-Flowloop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Naukanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2020 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pascal (IP) - Génie des Procédés Energétique et Biosystèmes (GePEB), Nov 2020, Clermont-Ferrand, France. pp.14 / P7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03205997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Computational modelling of instabilities and turbulence in separated two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling liquid films in confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg F. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of inclined liquid films with confined counter-current gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of confinement on the linear stability of a falling liquid film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the International Marangoni Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of the Kapitza instability in falling liquid films by confining the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ruissellement et films cisaillés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dynamics in counter-current gas-liquid flows for distillation process applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Dietze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral modeling of liquid films sheared by a gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lavalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluids mechanics [physics.class-ph]. ISAE - Institut Supérieur de l'Aéronautique et de l'Espace, 2014. English. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01139899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05371357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro S. Valim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Meneghel Lino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Teixeira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrieli Alcaires de Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu K. Sum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05118642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameirao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04635862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Steinik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Picchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Poesio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.023305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor O.O. Machado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto E.M. Morales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104841" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04652609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Naukanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04302161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Botticini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poesio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04029977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel G. Struchalin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04032496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius R. de Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118632" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg F. Dietze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruyer-Quil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;billeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucquiaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wehrli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Valluri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.12.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03703211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Douzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03205997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01139899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05625469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Picchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Berkani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Poesio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2026.105600" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05371357v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro S. Valim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Meneghel Lino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Teixeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrieli Alcaires de Souza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu K. Sum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105538" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05118642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameirao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04635862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Steinik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.023305" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor O.O. Machado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto E.M. Morales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04652609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Naukanova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104898" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04302161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Botticini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poesio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104667" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04029977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel G. Struchalin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04032496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius R. de Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118632" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg F. Dietze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.967" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.417" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruyer-Quil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.267" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;billeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucquiaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wehrli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Valluri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.12.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.014001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597465v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05625732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. D. Maldonado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P. P. Siqueira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. dos Santos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2026.mpf.061424" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03703211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Douzet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03205997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020919v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01139899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>