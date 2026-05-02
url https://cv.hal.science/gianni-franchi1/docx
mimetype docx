--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -242,265 +242,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIP-QDA: An Explainable Concept Bottleneck Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encoding the Latent Posterior of Bayesian Neural Networks for Uncertainty Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Kazmierczak</w:t>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Berthier</w:t>
+                <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Frehse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianni Franchi</w:t>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (4), pp.2027-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2023.3328829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605490v1</w:t>
+                <w:t xml:space="preserve">hal-04320979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding the Latent Posterior of Bayesian Neural Networks for Uncertainty Quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLIP-QDA: An Explainable Concept Bottleneck Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Frehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320979v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning deep morphological networks with neural architecture search</w:t>
               </w:r>
@@ -629,90 +629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Versus all for deep Neural Network Incertitude (OVNNI) quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1014,364 +1014,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InfraParis: A multi-modal and multi-task autonomous driving dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning to Generate Training Datasets for Robust Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Hariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Waikoloa, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00295⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wacv57701.2024.00385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321062v1</w:t>
+                <w:t xml:space="preserve">hal-04321102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Generate Training Datasets for Robust Semantic Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InfraParis: A multi-modal and multi-task autonomous driving dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Hariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angela Yao</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanlong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Waikoloa, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wacv57701.2024.00385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321102v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discretization-Induced Dirichlet Posterior for Robust Uncertainty Quantification on Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanlong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jindong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th AAAI Conference on Artificial Intelligence (AAAI-24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Vancouvert, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1444,51 +1444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,51 +1539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Symmetry-Aware Exploration of Bayesian Neural Network Posteriors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1621,51 +1621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Robust Semantic Segmentation UNCV2023 Challenge Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanlong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Sanmiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1768,90 +1768,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUAD: Multiple Uncertainties for Autonomous Driving, a benchmark for multiple uncertainty types and tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanlong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Tena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd British Machine Vision Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, London, United Kingdom</w:t>
@@ -1874,321 +1874,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Monocular Depth Estimation and Uncertainty Quantification using Classification Approaches for Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanlong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tel Aviv,, Israel. </w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-19775-8_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775954v1</w:t>
+                <w:t xml:space="preserve">hal-03775941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Monocular Depth Estimation and Uncertainty Quantification using Classification Approaches for Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanlong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tel Aviv,, Israel. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19775-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775941v1</w:t>
+                <w:t xml:space="preserve">hal-03775954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLURP: Side Learning Uncertainty for Regression Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanlong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd British Machine Vision Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2265,51 +2265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France</w:t>
@@ -2351,77 +2351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking hundreds of people in densely crowded scenes with particle filtering supervising deep convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Abu Dhabi, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,90 +2468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding the latent posterior of Bayesian Neural Networks for uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS workshop on Bayesian Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2621,90 +2621,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRADI: Tracking deep neural network weight distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Telecom Paristech; LTCI - Laboratoire Traitement et Communication de l'Information [Paris]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2998,51 +2998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazmierczak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lamas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.09.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Gabetni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindong Gu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i7.28508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Popescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanmiguel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Escudero-Vi&#241;olo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Peng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccvw60793.2023.00496" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Tena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Ha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01483980v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazmierczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lamas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.09.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Gabetni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindong Gu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i7.28508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Popescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanmiguel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Escudero-Vi&#241;olo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Peng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccvw60793.2023.00496" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Tena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Ha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01483980v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>