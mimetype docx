--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1874,485 +1874,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Monocular Depth Estimation and Uncertainty Quantification using Classification Approaches for Regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuanlong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianni Franchi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tel Aviv,, Israel. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19775-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775941v1</w:t>
+                <w:t xml:space="preserve">hal-03775954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Monocular Depth Estimation and Uncertainty Quantification using Classification Approaches for Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanlong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Aldea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tel Aviv,, Israel. </w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (IEEE ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-19775-8_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775954v1</w:t>
+                <w:t xml:space="preserve">hal-03775941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLURP: Side Learning Uncertainty for Regression Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Semantic Segmentation with Superpixel-Mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400658v1</w:t>
+                <w:t xml:space="preserve">hal-03400621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Semantic Segmentation with Superpixel-Mix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SLURP: Side Learning Uncertainty for Regression Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanlong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, France</w:t>
+              <w:t xml:space="preserve">The 32nd British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400621v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking hundreds of people in densely crowded scenes with particle filtering supervising deep convolutional neural networks</w:t>
               </w:r>
@@ -2998,51 +2998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazmierczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lamas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.09.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Gabetni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindong Gu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i7.28508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Popescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanmiguel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Escudero-Vi&#241;olo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Peng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccvw60793.2023.00496" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Tena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Ha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01483980v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3328829" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kazmierczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3138978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lamas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.09.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115517v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Gabetni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindong Gu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i7.28508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Ben Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Popescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanmiguel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Escudero-Vi&#241;olo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Peng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccvw60793.2023.00496" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Tena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Ha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190953" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097035v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02428596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aldea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01483980v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>