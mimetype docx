--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1151,429 +1151,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural variants suppress mutations in hundreds of essential genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Llored</w:t>
+                <w:t xml:space="preserve">Leopold Parts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agurtzane Irizar</w:t>
+                <w:t xml:space="preserve">Amandine Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neža Škofljanc</w:t>
+                <w:t xml:space="preserve">Maykel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Laver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e10138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.202010138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474924v1</w:t>
+                <w:t xml:space="preserve">hal-03455912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic Cells Counteract Programmed Retrotransposon Activation via RNA-Binding Translational Repressor Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dyatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Dursuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Adeoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56, pp.22 - 35.e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variants suppress mutations in hundreds of essential genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Batté</w:t>
+                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mozzachiodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maykel Lopes</w:t>
+                <w:t xml:space="preserve">Agnes Llored</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W Yuen</w:t>
+                <w:t xml:space="preserve">Agurtzane Irizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Laver</w:t>
+                <w:t xml:space="preserve">Neža Škofljanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.e10138. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/msb.202010138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455912v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The budding yeast life cycle: More complex than anticipated?</w:t>
               </w:r>
@@ -2059,295 +2059,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human RAP 1 specifically protects telomeres of senescent cells from DNA damage</w:t>
+                <w:t xml:space="preserve">CRISpy-Pop: A Web Tool for Designing CRISPR/Cas9-Driven Genetic Modifications in Diverse Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmyla Lototska</w:t>
+                <w:t xml:space="preserve">Hayley R Stoneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia‐xing Yue</w:t>
+                <w:t xml:space="preserve">Russell L Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Giraud-Panis</w:t>
+                <w:t xml:space="preserve">Michael Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Songyang</w:t>
+                <w:t xml:space="preserve">Michael Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Royle</w:t>
+                <w:t xml:space="preserve">David J Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.4287--4294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.201949076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.120.401498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013736v1</w:t>
+                <w:t xml:space="preserve">hal-05022750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISpy-Pop: A Web Tool for Designing CRISPR/Cas9-Driven Genetic Modifications in Diverse Populations</w:t>
+                <w:t xml:space="preserve">Human RAP 1 specifically protects telomeres of senescent cells from DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayley R Stoneman</w:t>
+                <w:t xml:space="preserve">Liudmyla Lototska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell L Wrobel</w:t>
+                <w:t xml:space="preserve">Jia‐xing Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Place</w:t>
+                <w:t xml:space="preserve">M.J. Giraud-Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Graham</w:t>
+                <w:t xml:space="preserve">Zhou Songyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J Krause</w:t>
+                <w:t xml:space="preserve">Nicola Royle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.4287--4294. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.120.401498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.201949076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022750v1</w:t>
+                <w:t xml:space="preserve">hal-03013736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discordant evolution of mitochondrial and nuclear yeast genomes at population level</w:t>
               </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Xing Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agurtzane Irizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Stenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2863,291 +2863,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Molecular Targets Confer Resistance over Short and Long Evolutionary Timescales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Vázquez-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karl Persson</w:t>
+                <w:t xml:space="preserve">Cécile Fairhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Liti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier González</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schacherer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (4), pp.691-708. </w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381487v1</w:t>
+                <w:t xml:space="preserve">hal-02381500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared Molecular Targets Confer Resistance over Short and Long Evolutionary Timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fairhead</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gianni Liti</w:t>
+                <w:t xml:space="preserve">Ignacio Vázquez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asier González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Xing Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.691-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381500v1</w:t>
+                <w:t xml:space="preserve">hal-02381487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variants of TORC1 signaling pathway affect nitrogen consumption in Saccharomyces cerevisiae during alcoholic fermentation</w:t>
               </w:r>
@@ -4796,52 +4796,209 @@
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequent heterothallism in natural populations of Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Vittorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Gómez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Andriushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop on Molecular mechanisms in evolution and ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4988,51 +5145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khaiwal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Barrio-Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00136-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Tellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vischioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02352-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania D&#8217;angiolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gibson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30221-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Laureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dyatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dursuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Adeoye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Parts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Batt&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Lopes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Yuen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Laver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202010138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Min Shan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kwang Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehan Bao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mikhalev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253351.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Koufopanou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pronina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Sampaio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia&#8208;xing Yue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Songyang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Royle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R Stoneman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Wrobel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Place" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Krause" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401498" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breitenbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00786-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rinnerthaler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hartl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F Nespolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Villarroel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian I Oporto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n M Tapia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Vega-Macaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania d'Angiolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2889-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio V&#225;zquez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A Cubillos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salinas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05309-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2018.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Laureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legoix-N&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005781" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Nguyen Ba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blythe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-69" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C Ryan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Jain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coehlo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo-Sananes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khaiwal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Barrio-Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00136-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Tellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vischioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02352-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania D&#8217;angiolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gibson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30221-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Parts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Batt&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Lopes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Yuen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Laver" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202010138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Laureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dyatel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dursuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Adeoye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.11.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Min Shan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kwang Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehan Bao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mikhalev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253351.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Koufopanou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pronina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Sampaio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R Stoneman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Wrobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Place" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Krause" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia&#8208;xing Yue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Songyang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Royle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breitenbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00786-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rinnerthaler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hartl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F Nespolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Villarroel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian I Oporto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n M Tapia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Vega-Macaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania d'Angiolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2889-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio V&#225;zquez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A Cubillos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salinas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05309-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2018.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Laureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legoix-N&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005781" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Nguyen Ba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blythe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-69" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C Ryan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Jain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coehlo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo-Sananes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>