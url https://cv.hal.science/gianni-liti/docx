--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1151,429 +1151,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variants suppress mutations in hundreds of essential genes</w:t>
+                <w:t xml:space="preserve">Meiotic Cells Counteract Programmed Retrotransposon Activation via RNA-Binding Translational Repressor Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopold Parts</w:t>
+                <w:t xml:space="preserve">Raphaelle Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Batté</w:t>
+                <w:t xml:space="preserve">Annie Dyatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maykel Lopes</w:t>
+                <w:t xml:space="preserve">Gizem Dursuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W Yuen</w:t>
+                <w:t xml:space="preserve">Samantha Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Laver</w:t>
+                <w:t xml:space="preserve">Hannah Adeoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.e10138. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.22 - 35.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/msb.202010138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455912v1</w:t>
+                <w:t xml:space="preserve">hal-03455850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic Cells Counteract Programmed Retrotransposon Activation via RNA-Binding Translational Repressor Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mozzachiodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Laureau</w:t>
+                <w:t xml:space="preserve">Agnes Llored</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dyatel</w:t>
+                <w:t xml:space="preserve">Agurtzane Irizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizem Dursuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hannah Adeoye</w:t>
+                <w:t xml:space="preserve">Neža Škofljanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.11.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455850v1</w:t>
+                <w:t xml:space="preserve">hal-03474924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Tattini</w:t>
+                <w:t xml:space="preserve">Natural variants suppress mutations in hundreds of essential genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Llored</w:t>
+                <w:t xml:space="preserve">Maykel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agurtzane Irizar</w:t>
+                <w:t xml:space="preserve">Michael W Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neža Škofljanc</w:t>
+                <w:t xml:space="preserve">Meredith Laver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e10138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.202010138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474924v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The budding yeast life cycle: More complex than anticipated?</w:t>
               </w:r>
@@ -2327,295 +2327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discordant evolution of mitochondrial and nuclear yeast genomes at population level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo de Chiara</w:t>
+                <w:t xml:space="preserve">Slow Growth and Increased Spontaneous Mutation Frequency in Respiratory Deficient afo1- Yeast Suppressed by a Dominant Mutation in ATP3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Friedrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Barré</w:t>
+                <w:t xml:space="preserve">Mark Rinnerthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Breitenbach</w:t>
+                <w:t xml:space="preserve">Johannes Hartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Schacherer</w:t>
+                <w:t xml:space="preserve">Manuela Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00786-4⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.4637 - 4648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.120.401537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02971513v1</w:t>
+                <w:t xml:space="preserve">hal-03455791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Growth and Increased Spontaneous Mutation Frequency in Respiratory Deficient afo1- Yeast Suppressed by a Dominant Mutation in ATP3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Rinnerthaler</w:t>
+                <w:t xml:space="preserve">Discordant evolution of mitochondrial and nuclear yeast genomes at population level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Hartl</w:t>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Weber</w:t>
+                <w:t xml:space="preserve">Michael Breitenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karl</w:t>
+                <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.4637 - 4648. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.120.401537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00786-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455791v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02971513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Out-of-Patagonia migration explains the worldwide diversity and distribution of Saccharomyces eubayanus lineages</w:t>
               </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Xing Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agurtzane Irizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Stenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2863,291 +2863,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared Molecular Targets Confer Resistance over Short and Long Evolutionary Timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fairhead</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gianni Liti</w:t>
+                <w:t xml:space="preserve">Ignacio Vázquez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asier González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Xing Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.691-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381500v1</w:t>
+                <w:t xml:space="preserve">hal-02381487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Molecular Targets Confer Resistance over Short and Long Evolutionary Timescales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Vázquez-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karl Persson</w:t>
+                <w:t xml:space="preserve">Cécile Fairhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Liti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier González</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schacherer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (4), pp.691-708. </w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381487v1</w:t>
+                <w:t xml:space="preserve">hal-02381500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variants of TORC1 signaling pathway affect nitrogen consumption in Saccharomyces cerevisiae during alcoholic fermentation</w:t>
               </w:r>
@@ -3592,51 +3592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackson Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Xing Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of yeast population genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Liti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (8-9), pp.612--619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5145,51 +5145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khaiwal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Barrio-Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00136-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Tellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vischioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02352-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania D&#8217;angiolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gibson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30221-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Parts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Batt&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Lopes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Yuen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Laver" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202010138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Laureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dyatel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dursuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Adeoye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.11.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Min Shan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kwang Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehan Bao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mikhalev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253351.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Koufopanou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pronina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Sampaio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R Stoneman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Wrobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Place" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Krause" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia&#8208;xing Yue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Songyang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Royle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breitenbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00786-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rinnerthaler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hartl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F Nespolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Villarroel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian I Oporto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n M Tapia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Vega-Macaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania d'Angiolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2889-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio V&#225;zquez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A Cubillos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salinas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05309-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2018.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Laureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legoix-N&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005781" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Nguyen Ba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blythe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-69" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C Ryan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Jain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coehlo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo-Sananes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khaiwal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Barrio-Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00136-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Tellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vischioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02352-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania D&#8217;angiolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gibson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30221-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Laureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dyatel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dursuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Adeoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.11.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Parts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Batt&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Lopes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Yuen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Laver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202010138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Min Shan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kwang Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehan Bao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mikhalev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253351.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Koufopanou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pronina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Sampaio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R Stoneman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Wrobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Place" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Krause" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia&#8208;xing Yue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Songyang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Royle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rinnerthaler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hartl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breitenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00786-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F Nespolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Villarroel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian I Oporto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n M Tapia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Vega-Macaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania d'Angiolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2889-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio V&#225;zquez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A Cubillos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salinas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05309-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2018.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Laureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legoix-N&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005781" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Nguyen Ba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blythe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-69" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C Ryan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Jain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coehlo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo-Sananes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>