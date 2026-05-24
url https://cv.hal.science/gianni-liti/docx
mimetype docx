--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1151,533 +1151,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic Cells Counteract Programmed Retrotransposon Activation via RNA-Binding Translational Repressor Assemblies</w:t>
+                <w:t xml:space="preserve">The budding yeast life cycle: More complex than anticipated?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Laureau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Liti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.11.008⟩</w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/yea.3533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455850v1</w:t>
+                <w:t xml:space="preserve">hal-03086108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Tattini</w:t>
+                <w:t xml:space="preserve">Meiotic Cells Counteract Programmed Retrotransposon Activation via RNA-Binding Translational Repressor Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dyatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Dursuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Llored</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neža Škofljanc</w:t>
+                <w:t xml:space="preserve">Hannah Adeoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.22 - 35.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474924v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variants suppress mutations in hundreds of essential genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mozzachiodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Llored</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agurtzane Irizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopold Parts</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Meredith Laver</w:t>
+                <w:t xml:space="preserve">Neža Škofljanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.202010138⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455912v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The budding yeast life cycle: More complex than anticipated?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural variants suppress mutations in hundreds of essential genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fischer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meredith Laver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.5-11. </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.e10138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/yea.3533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.202010138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086108v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone H3K9M mutation synergizes with H3K14 ubiquitylation to selectively sequester histone H3K9 methyltransferase Clr4 at heterochromatin</w:t>
               </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Xing Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agurtzane Irizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Stenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2863,421 +2863,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Molecular Targets Confer Resistance over Short and Long Evolutionary Timescales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variants of TORC1 signaling pathway affect nitrogen consumption in Saccharomyces cerevisiae during alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Vázquez-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karl Persson</w:t>
+                <w:t xml:space="preserve">Jennifer Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asier González</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco A Cubillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Liti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0220515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381487v1</w:t>
+                <w:t xml:space="preserve">inserm-02265082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shared Molecular Targets Confer Resistance over Short and Long Evolutionary Timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Vázquez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Xing Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.691-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381500v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variants of TORC1 signaling pathway affect nitrogen consumption in Saccharomyces cerevisiae during alcoholic fermentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Salinas</w:t>
+                <w:t xml:space="preserve">Cécile Fairhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Liti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Martínez</w:t>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0220515. </w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02265082v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">simuG: a general-purpose genome simulator</w:t>
               </w:r>
@@ -3482,239 +3482,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast chromosome numbers minimized using genome editing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome evolution across 1,011 $Saccharomyces\ cerevisiae$ isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Chiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Xing Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 560 (7718), pp.317-318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-018-05309-4⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 556 (7701), pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381492v1</w:t>
+                <w:t xml:space="preserve">cea-01872910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome evolution across 1,011 $Saccharomyces\ cerevisiae$ isolates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast chromosome numbers minimized using genome editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Liti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 556 (7701), pp.339 - 344. </w:t>
+              <w:t xml:space="preserve">, 2018, 560 (7718), pp.317-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0030-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/d41586-018-05309-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01872910v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-read sequencing data analysis for yeasts</w:t>
               </w:r>
@@ -3951,51 +3951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loeillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,51 +4111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Liti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (15), pp.2105-13. </w:t>
@@ -4232,51 +4232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Liti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (3), pp.91-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5145,51 +5145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khaiwal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Barrio-Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00136-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Tellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vischioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02352-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania D&#8217;angiolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gibson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30221-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Laureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dyatel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dursuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Adeoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.11.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Parts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Batt&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Lopes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Yuen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Laver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202010138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Min Shan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kwang Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehan Bao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mikhalev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253351.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Koufopanou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pronina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Sampaio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R Stoneman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Wrobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Place" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Krause" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia&#8208;xing Yue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Songyang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Royle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rinnerthaler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hartl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breitenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00786-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F Nespolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Villarroel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian I Oporto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n M Tapia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Vega-Macaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania d'Angiolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2889-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio V&#225;zquez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A Cubillos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salinas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05309-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2018.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Laureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legoix-N&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005781" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Nguyen Ba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blythe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-69" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C Ryan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Jain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coehlo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo-Sananes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khaiwal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Barrio-Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00136-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Tellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vischioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02352-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania D&#8217;angiolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac186" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gibson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30221-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Laureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dyatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dursuk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Adeoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.11.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Parts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Batt&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Lopes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Yuen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Laver" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202010138" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Min Shan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kwang Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehan Bao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mikhalev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253351.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Koufopanou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pronina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Sampaio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R Stoneman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Wrobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Place" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Krause" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia&#8208;xing Yue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Songyang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Royle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rinnerthaler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hartl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Breitenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00786-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto F Nespolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Villarroel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian I Oporto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n M Tapia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Vega-Macaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania d'Angiolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2889-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A Cubillos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salinas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mart&#237;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220515" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio V&#225;zquez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0030-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-05309-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2018.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Laureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legoix-N&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005781" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6695" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Nguyen Ba" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blythe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-69" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C Ryan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Jain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coehlo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo-Sananes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>