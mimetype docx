--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -1302,559 +1302,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
+                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengdi Li</w:t>
+                <w:t xml:space="preserve">L. Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giao. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">H. Aréna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Plesse</w:t>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380, pp.133338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.133338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077224v1</w:t>
+                <w:t xml:space="preserve">hal-03951435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive trilayer actuators taking advantage of the ionic conductivity and self-adhesion of ionic liquid plasticized starch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Catry</w:t>
+                <w:t xml:space="preserve">Linear contracting and air-stable electrochemical artificial muscles based on commercially available CNT yarns and ionically selective ionogel coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Roelens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Plesse</w:t>
+                <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.100295. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.101756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053166v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
+                <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seurre</w:t>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aréna</w:t>
+                <w:t xml:space="preserve">Giao. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.133338⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951435v1</w:t>
+                <w:t xml:space="preserve">hal-04077224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear contracting and air-stable electrochemical artificial muscles based on commercially available CNT yarns and ionically selective ionogel coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Ni</w:t>
+                <w:t xml:space="preserve">Electroactive trilayer actuators taking advantage of the ionic conductivity and self-adhesion of ionic liquid plasticized starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.101756. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077309v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretchable, healable, and weldable vitrimer ionogel for ionotronic applications</w:t>
               </w:r>
@@ -1974,103 +1974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrimer ionogels towards sustainable solid-state electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.6656-6667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 403, </w:t>
@@ -2242,126 +2242,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238215v1</w:t>
@@ -2372,51 +2372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Stretchable and Ionically Conductive Membranes with Semi‐Interpenetrating Network Architecture for Truly All‐Solid‐State Microactuators and Microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,679 +2500,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Electromechanical Properties of Natural Rubber Vitrimers by Cross-Linkers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Wemyss</w:t>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Dickson Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Ngoc Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Saquib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077239v1</w:t>
+                <w:t xml:space="preserve">hal-03811792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of Conducting Polymer-Based Micro-Actuators Under a DC Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Petel</w:t>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirza Saquib Sarwar</w:t>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077244v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D‐Printed Stacked Ionic Assemblies for Iontronic Touch Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Odent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Mirza Saquib Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202210485⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6592), pp.502-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw1974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016184v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">3D‐Printed Stacked Ionic Assemblies for Iontronic Touch Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Odent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mirza Saquib</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.2210485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202210485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811792v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Conducting Polymer-Based Micro-Actuators Under a DC Voltage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring Electromechanical Properties of Natural Rubber Vitrimers by Cross-Linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">Alan Wemyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauréline Seurre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Runan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (25), pp.8871-8880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811827v1</w:t>
+                <w:t xml:space="preserve">hal-04077239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composite of cross-linked polyurethane as solid–solid phase change material and plaster for building application</w:t>
               </w:r>
@@ -3275,103 +3275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerizable Ionogel with Healable Properties Based on Dioxaborolane Vitrimer Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (6), pp.381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3667,546 +3667,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-interpenetration as tool for high strain trilayer conducting polymer actuator</w:t>
+                <w:t xml:space="preserve">Oxidative biodegradation of a solid-solid polyether-urethane phase change material by Penicillium and Aspergillus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelyne Fannir</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Maestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/abd83c⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.102949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287149v1</w:t>
+                <w:t xml:space="preserve">hal-03699459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoionic sensors based on formulated PEDOT:PSS and Aquivion ® for ionic polymer–polymer composites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an electroactive polymer-based soft microgripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Trouillet-Fonti</w:t>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac1e63⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.32188-32195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3059926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507707v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an electroactive polymer-based soft microgripper</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezoionic sensors based on formulated PEDOT:PSS and Aquivion ® for ionic polymer–polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Antoine Adjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Péralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Trouillet-Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3059926⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.105027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac1e63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146462v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative biodegradation of a solid-solid polyether-urethane phase change material by Penicillium and Aspergillus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-interpenetration as tool for high strain trilayer conducting polymer actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mélinge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.102949. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.025041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/abd83c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699459v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of dielectric elastomers to develop materials suitable for actuation</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (48), pp.10786-10805. </w:t>
@@ -4326,51 +4326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Behaviour of Cementitious Materials Incorporating Solid–Solid Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,51 +4499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bondavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 384, pp.125310 -. </w:t>
@@ -4741,90 +4741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEDOT:PSS-based micromuscles and microsensors fully integrated in flexible chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Curley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (9), pp.09LT01. </w:t>
@@ -4992,51 +4992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic crosslinked rubbers for a green future: A material perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wemyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,77 +5126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating performance of wet unencapsulated PEDOT trilayer actuators operating in air and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,51 +5264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impermeable and Compliant: SIBS as a Promising Encapsulant for Ionically Electroactive Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5411,77 +5411,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (4), pp.1800948. </w:t>
@@ -5558,64 +5558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multifunctional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (4), pp.045002. </w:t>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (2), pp.256-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5926,90 +5926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Interpenetrating Polymer Network to Sense and Actuate: Measurements and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Ju Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -6041,295 +6041,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin electrochemically driven conducting polymer actuators: fabrication and electrochemomechanical characterization</w:t>
+                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096123v2</w:t>
+                <w:t xml:space="preserve">hal-03287118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrathin electrochemically driven conducting polymer actuators: fabrication and electrochemomechanical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Rosset</w:t>
+                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.670-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287118v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpenetrating polymer network (IPN) as tool for tuning electromechanical properties of electrochemical actuator operating in open-air</w:t>
               </w:r>
@@ -6461,130 +6461,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516077v1</w:t>
@@ -6869,1007 +6869,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-based oligomer ionic liquid for solvent-free conducting materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">Linear Artificial Muscle Based on Ionic Electroactive Polymer: A Rational Design for Open‐Air and Vacuum Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Michan</w:t>
+                <w:t xml:space="preserve">Rauno Temmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Viallon</w:t>
+                <w:t xml:space="preserve">Laurent Cadiergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Michal</w:t>
+                <w:t xml:space="preserve">Elisabeth Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.337-347. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1800519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.03.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.201800519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400446v1</w:t>
+                <w:t xml:space="preserve">hal-03287130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear dynamic modeling of ultrathin conducting polymer actuators including inertial effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Thin ink-jet printed trilayer actuators composed of PEDOT:PSS on interpenetrating polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Põldsalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Safaei Khorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Liisa Peikolainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aae456⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 258, pp.1072-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.11.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096105v2</w:t>
+                <w:t xml:space="preserve">hal-03287114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Artificial Muscle Based on Ionic Electroactive Polymer: A Rational Design for Open‐Air and Vacuum Actuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Laurent</w:t>
+                <w:t xml:space="preserve">Non-linear dynamic modeling of ultrathin conducting polymer actuators including inertial effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1800519. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.115032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.201800519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aae456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287130v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin ink-jet printed trilayer actuators composed of PEDOT:PSS on interpenetrating polymer networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithium-based oligomer ionic liquid for solvent-free conducting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Põldsalu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">A.L. Michan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Safaei Khorram</w:t>
+                <w:t xml:space="preserve">M. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Liisa Peikolainen</w:t>
+                <w:t xml:space="preserve">C.A. Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 258, pp.1072-1079. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.337-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.11.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287114v1</w:t>
+                <w:t xml:space="preserve">hal-04400446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Transport in Polymer Composites with Non-Uniform Distributions of Electronic Conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Farajollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Usgaocar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 247, pp.149-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Finite-Difference Bond Graph Model of an Ionic Polymer Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bentefrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (9), pp.095055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/aa7f7f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and dynamic charge dependent modeling of conducting polymer trilayer bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Farajollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrokh Sassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Naserifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (11), pp.115044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-contained tubular bending actuator driven by conducting polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Farajollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7877,853 +7889,853 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrokh Sassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 249 (3), pp.45-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphitic carbon nitride nanosheet electrode-based high-performance ionic actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueli Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms8258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kerr-Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (20), pp.4249 - 4258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state dye-sensitized solar cells based on polymeric ionic liquid with free imidazolium cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Tuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Matrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), pp.209-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13391-013-2147-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-standing single lithium ion conductor polymer network with pendant trifluoromethanesulfonylimide groups: Li+ diffusion coefficients from PFGSTE NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. L Michan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (12), pp.4108-4117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Magnetic Resonance (NMR) Characterization of a Polymerized Ionic Liquid Electrolyte Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. L Michan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1440, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2012.1280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Solid Polymer Electrolytes Based on Nitrile Butadiene Rubber/Poly(ethylene oxide) Interpenetrating Polymer Networks Containing Either LiTFSI or EMITFSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,70 +8744,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (24), pp.9683 - 9691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma201662h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8805,315 +8817,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible Ionogels for Electroactive Actuators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Boston, Massachusetts, USA, United States</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Boston (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346670v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocompatible Ionogels for Electroactive Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Boston (USA), United States</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Boston, Massachusetts, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346394v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printed multilayer ionogels for wideband microwave absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Al Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,137 +9133,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractile actuators based on coiled carbon nanotubes yarns and ionogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9283,87 +9295,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE - Smart Structures + Non-Destructive Evaluation - Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquid/polar solvent carbon-based ionogel composites for electromagnetic interference shielding by microwave absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Al Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9371,271 +9383,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Nanosciences &amp; Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart electrode array for cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Micro Electro Mechanical Systems (IEEE MEMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jan 2023, München, Germany. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMS49605.2023.10052348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionogels and ionoelastomers as ionic conducting membranes with healable properties for soft actuators and sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoa V. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9667,73 +9679,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e Colloque National du Groupe Français d’études et d’applications des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of Hybrid Organic-Inorganic membrane as new Electrolyte in All Solid-State Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9775,87 +9787,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrimer ionogel toward flexible ionotronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo Khoa Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9863,1005 +9875,1005 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPOC 2023: Dynamic Polymer Network conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bertinoro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fengdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaplov Alexander S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plesse Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2022, 9th forum on New Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self -healable vitrimer ionoelastomer based on poly(ionic liquid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically Driven Yarn and Textile Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shayan Mehraeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carin Backe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS - The Electrochemical Society ECS Meeting, 242nd ECS Meeting, Recent Advances in Sensors and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healable ionoelastomer based on poly(ionic liquid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Polymer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Chimie des Polymères Organiques, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Investigating ionic liquid-based click-ionogels by thiol-ene photopolymerisation onto textile yarns/fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Huniade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer, EuroEAP 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXV International IFATCC Congress, Textile &amp; Chemistry [R] Evolution: New Generation Textiles &amp; Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258389v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating ionic liquid-based click-ionogels by thiol-ene photopolymerisation onto textile yarns/fibres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Plesse</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International IFATCC Congress, Textile &amp; Chemistry [R] Evolution: New Generation Textiles &amp; Process</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer, EuroEAP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Linköping, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395533v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials ILMAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ferrandez Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,332 +10905,332 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effect and dynamics in PEDOT:PSS-based actuators under DC voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States. pp.47, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2582537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une Membrane « Hybride » Organique – Inorganique comme Nouvel Electrolyte dans les Batteries tout solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11260,87 +11272,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GFP Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic EAPs in open-air: linear actuation and &amp;quot;dry&amp;quot; devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11348,258 +11360,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, DOI:10.1117/12.2587503, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrating full integration process for electroactive polymer microtransducers to realize soft microchips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Vancouver, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS46641.2020.9056371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESMENT OF BIODEGRADATION OF A POLYURETHANE-BASED PHASE CHANGE MATERIAL BY PENICILLIUM AND ASPERGILLUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11607,866 +11619,866 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biodeterioration of Stone Monuments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of metal oxides on spray-coated nanostructured carbon framework as high performance electrode material for asymmetric pseudocapacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Soft microelectromechanical systems and artificial muscles based on electronically conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dw Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395813v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft microelectromechanical systems and artificial muscles based on electronically conducting polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+                <w:t xml:space="preserve">Electrodeposition of metal oxides on spray-coated nanostructured carbon framework as high performance electrode material for asymmetric pseudocapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bondavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">237th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395534v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLID POLYMER ELECTROLYTE BASED ON LITHIUM-CONDUCTING IONIC LIQUID</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trilayer actuators based on ionic liquid and starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394760v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trilayer actuators based on ionic liquid and starch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials ILMAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549141v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SOLID POLYMER ELECTROLYTE BASED ON LITHIUM-CONDUCTING IONIC LIQUID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Michan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials ILMAT 2019</w:t>
+              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395548v1</w:t>
+                <w:t xml:space="preserve">hal-04394760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric ionic liquids and their application in all-solid state ionic actuators based on electronic conducting polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia M. Morozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN POLYMER CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Crete, Greece, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12474,619 +12486,619 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Ionic Liquid-based Materials, ILMAT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogels and Other Ionic Conductors in ‘Piezo-Ionic’ Sensors, Actuators and Electrochemical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirza Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Meeting, MRS Fall 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Ionic electroactive polymers: bending, linear and &amp;quot;dry&amp;quot; devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biomimetics, Artificial Muscles and Nano-Bio, BAMN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bangor, ME, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEDOT:PSS-based micro-transducers for soft MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux à Changement de Phase: Etude de durabilité biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] LbL based PEDOT:PSS microactuators and microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13095,857 +13107,857 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocouches de Langmuir-Schaefer à base de nanotubes de carbone pour des électrodes d'actionneurs diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae El Haitami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosset Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée I-MAT-Fédération Institut des Matériaux, sous le thème « Innovation in tomorrow’s materials »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances on electroactive conducting interpenetrating polymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Summit on Advances in Science, Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Farajollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287097v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Woehling</w:t>
+                <w:t xml:space="preserve">All-solid state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2300764⟩</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287094v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau à Changement de Phase: Etude de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive polymer materials based on ionic liquid plasticized starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13954,382 +13966,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Farajollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dw Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Mar 2018, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity and touch sensing using deformable ionic conductors (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirza Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Portland, United States. pp.UNSP 1016305, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2260478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic skin and other ionic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirza Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Allegretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of PEDOT:PSS microactuators based on LbL synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14338,396 +14350,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Biomimetics, Artificial Muscles, and Nano-Bio, BAMN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of ionic conducting IPN actuators in simulated space conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelyne Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadiergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Las Vegas, United States. pp.979826, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2222169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Embedded System to Control Conducting Interpenetrating Polymer Networks Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Anh N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fannir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical and electro-optical properties of PEDOT based IPNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14735,213 +14747,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures/NDE 2014, Conference 9056 - Electroactive Polymer Actuators and Devices (EAPAD) XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting IPNs: a versatile concept for the design of macro/micro-actuators or optical electroactive devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Beouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th World Congress on Biomimetics, Artificial Muscles and Nano-Bio (BAMN2013) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14951,51 +14963,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube yarns and biofriendly electrolytes as building blocks for electrochemical artificial muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15017,110 +15029,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stuttgart (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrimer ionogel for self-healing flexible ionotronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15129,288 +15141,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoa Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid driven enhancements in the electromagnetic interference shielding capabilities of carbon-based polymer composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
+                <w:t xml:space="preserve">Carbon nanotube yarn/eutectogel artificial muscles for electroactive textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall meeting &amp; exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">EuroEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396009v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of advanced solid polymer electrolyte for soft actuators and sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoa Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15429,198 +15441,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube yarn/eutectogel artificial muscles for electroactive textiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+                <w:t xml:space="preserve">Ionic liquid driven enhancements in the electromagnetic interference shielding capabilities of carbon-based polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Al Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">MRS Fall meeting &amp; exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395866v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive liquid crystal elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15679,600 +15691,600 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Advanced Polymers via Macromolecular Engineering (APME 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healable and reprocessable soft actuators based on vitrimer chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vo Khoa Bui</w:t>
+                <w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Pognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
+              <w:t xml:space="preserve">SPIC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Saint - Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395842v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Adaptable-Conjugated Polymer Network for Self-healing Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laine Taussig</w:t>
+                <w:t xml:space="preserve">Coiled CNT and polycationic and polyanionic solid state ionogels for large stroke electrochemical artificial muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395757v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Galindo</w:t>
+                <w:t xml:space="preserve">Self-healable and reprocessable soft actuators based on vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Khoa Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Saint - Malo, France</w:t>
+              <w:t xml:space="preserve">EuroEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412626v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coiled CNT and polycationic and polyanionic solid state ionogels for large stroke electrochemical artificial muscles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Covalent Adaptable-Conjugated Polymer Network for Self-healing Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Taussig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwin Jager</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tuân Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
+              <w:t xml:space="preserve">MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396327v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionogels for electroactive polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16304,1048 +16316,1048 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GFP Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How electroactive polymer can be used for cochlear implants micro-robotization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, CY Cergy-Paris University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the Electro-Responsive Fabrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Strain dynamics under DC voltage of PEDOT:PSS-based microactuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
+              <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396373v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward micro-transducers based on Conducting polymer for biomedical medical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anta Thiam</w:t>
+                <w:t xml:space="preserve">Dynamic all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
+              <w:t xml:space="preserve">Congrès national du GFP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396377v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain dynamics under DC voltage of PEDOT:PSS-based microactuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Héléne Arena</w:t>
+                <w:t xml:space="preserve">Biofriendly ionogel coatings for electroactive textile muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
+              <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765895v1</w:t>
+                <w:t xml:space="preserve">hal-04396364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fengdi Li</w:t>
+                <w:t xml:space="preserve">Toward micro-transducers based on Conducting polymer for biomedical medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national du GFP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon (online), France</w:t>
+              <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396349v1</w:t>
+                <w:t xml:space="preserve">hal-04396377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofriendly ionogel coatings for electroactive textile muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loris Gelas</w:t>
+                <w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the Electro-Responsive Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396364v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionogel comme électrolyte et séparateur de supercondensateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Molson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Banet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive ionogels with photolithographically patternable properties for electrochemical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17354,146 +17366,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Ionic Liquid-Based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the electro-responsive fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17525,319 +17537,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Annuelle du GFP IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of micro-hand based soft micro-transducers for medical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Meeting GDR 2088 BIOMIM, BIOMIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of ionogels for conjugated polymer fiber and textile actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17846,163 +17858,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dreden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bondavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18021,73 +18033,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of ionogels for conjugated polymer fibre and textile actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18146,238 +18158,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2019 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Solid ionic conducting materials based on polymeric ionic liquids for electrochemical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dresden, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of pedot:pss-based transducers in soft microchips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Ju Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18396,73 +18408,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dresden, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nanostructured carbon/MnO2 hybrid electrodes for energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18471,163 +18483,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bondavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bracciale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear dynamic modeling of ultrathin conducting polymer actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18646,73 +18658,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the underlying mechanism of conducting polymer-based strain sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18721,123 +18733,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2018 - 8th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Valpré Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailorable polymer gel electrolytes with reactive surfaces from thiol acrylate Michael reaction for ionic actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18846,119 +18858,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2018 - 8th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Valpré Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser patterned PEDOT:PSS microactuators based on LbL synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18967,123 +18979,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of PEDOT:PSS micro transducers based on an original spincoating synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19092,432 +19104,432 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems, SMASIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Snowbird, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic board dedicated to conducting IPN actuators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of pedot electrodes using vapor phase polymerization for ionic EAP-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2016 (Sixth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696189v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pedot electrodes using vapor phase polymerization for ionic EAP-s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic board dedicated to conducting IPN actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Helsingor, Denmark</w:t>
+              <w:t xml:space="preserve">EuroEAP 2016 (Sixth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571835v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the influence of the ionic coatings on the performances of air-operating coiled carbon nanotubes yarn actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19539,70 +19551,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Long Beach, France. SPIE, pp.22, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3010757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19612,167 +19624,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Polymers as Redox Electroactive Materials for Soft Microelectromechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nerea Casado; David Mecerreyes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Polymers for Energy and Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.454-487, 2020, Polymer Chemistry Series, 9781788018715. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781788019743-00454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19782,51 +19794,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE D'ENERGIE THERMIQUE, PROCEDE DE FABRICATION ET APPLICATIONS D'UN TEL MATERIAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19874,73 +19886,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3458540. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE D'ENERGIE THERMIQUE, PROCEDE DE FABRICATION ET APPLICATIONS D'UN TEL MATERIAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19988,73 +20000,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2017198933. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE D'ENERGIE THERMIQUE, PROCEDE DE FABRICATION ET APPLICATIONS D'UN TEL MATERIAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20102,65 +20114,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3051479. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId427"/>
+      <w:footerReference w:type="default" r:id="rId428"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20307,51 +20319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Absi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Led&#233;sert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ananieva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Absi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Led&#233;sert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dosseh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Naboulsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chometon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dussart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad63cd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.135227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad2595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakui Deng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao. Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100295" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin W.H. Jager" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101756" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Bui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Wan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145533" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06829j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wemyss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Yao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Petel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib Sarwar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1974" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Biard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111945" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8060381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pognon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00632" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Huniade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101692" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Fannir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd83c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adjaoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Trouillet-Fonti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac1e63" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03146462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Plancher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Maestri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102949" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chavanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00621E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287152v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ebrahimi Takalloo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rogier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pognon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125310" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03097477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Curley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba48f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ledesert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. Hebert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.01.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100561" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8030060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201800948" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab56a2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jager" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04368j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03537" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706699v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096123v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.02.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.090" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSBWXGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dagousset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.073" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Michan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Michal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.03.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096105v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aae456" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauno Temmer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadiergues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laurent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800519" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#245;ldsalu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Safaei Khorram" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Peikolainen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.147" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287085v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Farajollahi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoudzadeh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Usgaocar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.141" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5ZS7PK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentefrit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7f7f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287065v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Sassani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Naserifar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115044" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCVT0JRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286895v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Chen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8258" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286865v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Longuet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13391-013-2147-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282896v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. L Michan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fannir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Michal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NLR8WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282880v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fichet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1280" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829121v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201662h" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346394v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa V. Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395927v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395170v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fengdi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaplov Alexander S." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plesse Cedric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395619v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395331v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Mehraeen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Backe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258389v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Morozova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300774" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395666v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395940v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395996v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395813v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bondavalli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395534v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dw Madden" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394760v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549141v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Catry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394824v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Morozova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582759v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Sarwar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dickson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Preston" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580145v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585514v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395983v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563875v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395256v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287094v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300764" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405294v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963960v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394891v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287079v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Preston" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Wyss" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260478" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565803v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Allegretto" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565944v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286898v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2222169" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497898v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh N'Guyen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974544v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829114v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346557v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348199v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412415v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413131v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395842v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395757v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Taussig" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412626v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396327v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396347v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394725v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396373v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396377v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Thiam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mallouki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394635v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396360v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395902v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412742v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395789v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395888v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590886v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395760v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bracciale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591094v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396396v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Michal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Madden" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396402v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566146v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591101v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696189v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571835v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299578v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010757" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539677v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019743-00454" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405207v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405189v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405276v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Absi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Led&#233;sert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ananieva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Absi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Led&#233;sert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dosseh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Naboulsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chometon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dussart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad63cd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.135227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad2595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakui Deng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin W.H. Jager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Bui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Wan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145533" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06829j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Petel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib Sarwar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1974" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Biard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wemyss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01229" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111945" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8060381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pognon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00632" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Huniade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101692" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Plancher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Maestri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102949" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03146462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059926" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adjaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Trouillet-Fonti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac1e63" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Fannir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd83c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chavanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00621E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287152v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ebrahimi Takalloo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rogier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pognon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125310" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03097477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Curley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba48f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ledesert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. Hebert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.01.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100561" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8030060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201800948" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab56a2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jager" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04368j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03537" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706699v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096123v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.090" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSBWXGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dagousset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.073" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauno Temmer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadiergues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800519" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#245;ldsalu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Safaei Khorram" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Peikolainen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.147" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096105v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aae456" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Michan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Michal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.03.046" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z73MBSKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Farajollahi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoudzadeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Usgaocar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.141" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5ZS7PK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentefrit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7f7f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Sassani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Naserifar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115044" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287062v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCVT0JRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8258" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286865v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Longuet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13391-013-2147-x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. L Michan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fannir" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Michal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NLR8WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fichet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1280" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201662h" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346394v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346670v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346541v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa V. Bui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395927v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395170v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fengdi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaplov Alexander S." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plesse Cedric" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395619v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Mehraeen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Backe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400043v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395533v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258389v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Morozova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300774" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395509v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395940v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811851v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395996v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395534v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dw Madden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bondavalli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Catry" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395548v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394760v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394824v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Morozova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582759v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395573v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Sarwar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dickson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Preston" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580145v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585514v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395983v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563875v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395256v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287094v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300764" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287097v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405294v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963960v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394891v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Preston" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Wyss" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260478" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565803v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Allegretto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565944v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2222169" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497898v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh N'Guyen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974544v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829114v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346557v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348199v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395866v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413131v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412626v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395842v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395757v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Taussig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396347v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394725v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396349v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396364v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396377v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Thiam" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396373v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394699v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mallouki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394635v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396360v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395902v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412742v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395789v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396386v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395888v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590886v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395760v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bracciale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591094v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396396v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Michal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Madden" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396402v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566146v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591101v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571835v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696189v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299578v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010757" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539677v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019743-00454" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405207v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405189v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405276v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>