--- v1 (2026-04-25)
+++ v2 (2026-05-26)
@@ -66,19725 +66,20225 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical simulation study on the thermal performance of building envelope structures incorporating the solid–solid phase change material</w:t>
+                <w:t xml:space="preserve">Unipolar coiled CNT yarn artificial muscles with bio-friendly polyelectrolytes for smart textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ye</w:t>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ba</w:t>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Absi</w:t>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.A. Ledésert</w:t>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">SPIE smart structure and nondestructive evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Vancouver (BC), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287035v1</w:t>
+                <w:t xml:space="preserve">hal-05612305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio‐Friendly Artificial Muscles Based on Carbon Nanotube Yarns and Eutectogel Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05290160v1</w:t>
+              <w:t xml:space="preserve">SPIC 2025 : Cinquième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical simulation study on the thermal performance of building envelope structures incorporating the solid-solid phase change material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Dosseh</w:t>
+                <w:t xml:space="preserve">Ionic liquid/polar solvent carbon-based ionogel composites for electromagnetic interference shielding by microwave absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Al Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05288353v1</w:t>
+              <w:t xml:space="preserve">21st International Conference on Nanosciences &amp; Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between Ionic Conductivity and Mechanical Properties of Solid-like PEO Polymer Electrolyte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Fichet</w:t>
+                <w:t xml:space="preserve">Biocompatible Ionogels for Electroactive Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04699622v1</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Boston, Massachusetts, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Cold Sintering to Fabricate Composite Polymer Electrolytes - A Paradigm Shift in Organic-Inorganic Material Assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Fichet</w:t>
+                <w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05134795v1</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Boston (USA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-printed multilayer ionogels for wideband microwave absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">Paul Al Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04578930v1</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Li$^+$ Transport through the Organic-Inorganic Interface by using Electrochemical Impedance Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contractile actuators based on coiled carbon nanotubes yarns and ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Naboulsi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04578940v1</w:t>
+              <w:t xml:space="preserve">SPIE - Smart Structures + Non-Destructive Evaluation - Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive Bi‐Functional Liquid Crystal Elastomer Actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bin Ni</w:t>
+                <w:t xml:space="preserve">Smart electrode array for cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giao Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04322823v1</w:t>
+              <w:t xml:space="preserve">36th International Conference on Micro Electro Mechanical Systems (IEEE MEMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2023, München, Germany. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS49605.2023.10052348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpenetrating Liquid Crystal Elastomer and Ionogel as Tunable Electroactive Actuators and Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dudzinski</w:t>
+                <w:t xml:space="preserve">Ionogels and ionoelastomers as ionic conducting membranes with healable properties for soft actuators and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa V. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04581827v1</w:t>
+              <w:t xml:space="preserve">51e Colloque National du Groupe Français d’études et d’applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères, Nov 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception of Hybrid Organic-Inorganic membrane as new Electrolyte in All Solid-State Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03951435v1</w:t>
+              <w:t xml:space="preserve">ECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear contracting and air-stable electrochemical artificial muscles based on commercially available CNT yarns and ionically selective ionogel coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
+                <w:t xml:space="preserve">Vitrimer ionogel toward flexible ionotronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoying Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04077309v1</w:t>
+              <w:t xml:space="preserve">EUPOC 2023: Dynamic Polymer Network conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bertinoro, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fengdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaplov Alexander S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plesse Cedric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04077224v1</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022, 9th forum on New Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive trilayer actuators taking advantage of the ionic conductivity and self-adhesion of ionic liquid plasticized starch</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Self -healable vitrimer ionoelastomer based on poly(ionic liquid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04053166v1</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable, healable, and weldable vitrimer ionogel for ionotronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Electrochemically Driven Yarn and Textile Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayan Mehraeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carin Backe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04238256v1</w:t>
+              <w:t xml:space="preserve">ECS - The Electrochemical Society ECS Meeting, 242nd ECS Meeting, Recent Advances in Sensors and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Atlanta (GA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrimer ionogels towards sustainable solid-state electrolytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Healable ionoelastomer based on poly(ionic liquid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04079213v1</w:t>
+              <w:t xml:space="preserve">Bordeaux Polymer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Chimie des Polymères Organiques, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+                <w:t xml:space="preserve">Ionic EAPs in open-air: linear actuation and &amp;quot;dry&amp;quot; devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04400405v1</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, DOI:10.1117/12.2587503, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengdi Li</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04238215v1</w:t>
+              <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer, EuroEAP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Linköping, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Stretchable and Ionically Conductive Membranes with Semi‐Interpenetrating Network Architecture for Truly All‐Solid‐State Microactuators and Microsensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+                <w:t xml:space="preserve">Investigating ionic liquid-based click-ionogels by thiol-ene photopolymerisation onto textile yarns/fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Huniade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04016098v1</w:t>
+              <w:t xml:space="preserve">XXV International IFATCC Congress, Textile &amp; Chemistry [R] Evolution: New Generation Textiles &amp; Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03811792v1</w:t>
+              <w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials ILMAT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Conducting Polymer-Based Micro-Actuators Under a DC Voltage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferrandez Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03811827v1</w:t>
+              <w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirza Saquib Sarwar</w:t>
+                <w:t xml:space="preserve">Memory effect and dynamics in PEDOT:PSS-based actuators under DC voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04077244v1</w:t>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States. pp.47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2582537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D‐Printed Stacked Ionic Assemblies for Iontronic Touch Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04016184v1</w:t>
+              <w:t xml:space="preserve">Congrès National du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Electromechanical Properties of Natural Rubber Vitrimers by Cross-Linkers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d’une Membrane « Hybride » Organique – Inorganique comme Nouvel Electrolyte dans les Batteries tout solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04077239v1</w:t>
+              <w:t xml:space="preserve">Journée GFP Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composite of cross-linked polyurethane as solid–solid phase change material and plaster for building application</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soft microelectromechanical systems and artificial muscles based on electronically conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dw Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03699331v1</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerizable Ionogel with Healable Properties Based on Dioxaborolane Vitrimer Chemistry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrodeposition of metal oxides on spray-coated nanostructured carbon framework as high performance electrode material for asymmetric pseudocapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bondavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03811774v1</w:t>
+              <w:t xml:space="preserve">237th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoO 3 –Carbon Nanotube Negative Electrode Designed for a Fully Hybrid Asymmetric Metal Oxide-Based Pseudocapacitor Operating in an Organic Electrolyte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-H. Aubert</w:t>
+                <w:t xml:space="preserve">Demonstrating full integration process for electroactive polymer microtransducers to realize soft microchips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04078940v1</w:t>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS46641.2020.9056371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionofibers: Ionically Conductive Textile Fibers for Conformal i‐Textiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">ASSESMENT OF BIODEGRADATION OF A POLYURETHANE-BASED PHASE CHANGE MATERIAL BY PENICILLIUM AND ASPERGILLUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledesert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03811778v1</w:t>
+              <w:t xml:space="preserve">European Conference on Biodeterioration of Stone Monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative biodegradation of a solid-solid polyether-urethane phase change material by Penicillium and Aspergillus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Plancher</w:t>
+                <w:t xml:space="preserve">PEDOT:PSS-based micro-transducers for soft MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03699459v1</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an electroactive polymer-based soft microgripper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">SOLID POLYMER ELECTROLYTE BASED ON LITHIUM-CONDUCTING IONIC LIQUID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Michan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03146462v1</w:t>
+              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoionic sensors based on formulated PEDOT:PSS and Aquivion ® for ionic polymer–polymer composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trilayer actuators based on ionic liquid and starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03507707v1</w:t>
+              <w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-interpenetration as tool for high strain trilayer conducting polymer actuator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287149v1</w:t>
+              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials ILMAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dielectric elastomers to develop materials suitable for actuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Chikh</w:t>
+                <w:t xml:space="preserve">Polymeric ionic liquids and their application in all-solid state ionic actuators based on electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia M. Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03637668v1</w:t>
+              <w:t xml:space="preserve">EUROPEAN POLYMER CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Crete, Greece, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Behaviour of Cementitious Materials Incorporating Solid–Solid Phase Change Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan L Hébert</w:t>
+                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03501696v1</w:t>
+              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-based Materials, ILMAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric PEDOT:PSS Trilayers as Actuating and Sensing Linear Artificial Muscles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Hydrogels and Other Ionic Conductors in ‘Piezo-Ionic’ Sensors, Actuators and Electrochemical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287152v1</w:t>
+              <w:t xml:space="preserve">Materials Research Society Meeting, MRS Fall 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+                <w:t xml:space="preserve">[Invited] Ionic electroactive polymers: bending, linear and &amp;quot;dry&amp;quot; devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03489742v1</w:t>
+              <w:t xml:space="preserve">International Conference on Biomimetics, Artificial Muscles and Nano-Bio, BAMN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bangor, ME, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEDOT:PSS-based micromuscles and microsensors fully integrated in flexible chips</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Farajollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dw Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03097477v1</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Mar 2018, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linked polyurethane as solid-solid phase change material for low temperature thermal energy storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan L. Hebert</w:t>
+                <w:t xml:space="preserve">Electroactive polymer materials based on ionic liquid plasticized starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03489323v1</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic crosslinked rubbers for a green future: A material perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">Matériaux à Changement de Phase: Etude de durabilité biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03230736v1</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating performance of wet unencapsulated PEDOT trilayer actuators operating in air and water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">[Invited] LbL based PEDOT:PSS microactuators and microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multifunctional Materials</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03811945v1</w:t>
+              <w:t xml:space="preserve">8th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impermeable and Compliant: SIBS as a Promising Encapsulant for Ionically Electroactive Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+                <w:t xml:space="preserve">Monocouches de Langmuir-Schaefer à base de nanotubes de carbone pour des électrodes d'actionneurs diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosset Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287139v1</w:t>
+              <w:t xml:space="preserve">Journée I-MAT-Fédération Institut des Matériaux, sous le thème « Innovation in tomorrow’s materials »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene):poly(styrene sulfonate)/polyethylene oxide electrodes with improved electrical and electrochemical properties for soft microactuators and microsensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Recent Advances on electroactive conducting interpenetrating polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142273v1</w:t>
+              <w:t xml:space="preserve">World Summit on Advances in Science, Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Cambridge (GB), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the piezoionic effect and influence of electrolyte in conducting polymer based soft strain sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Farajollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multifunctional Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287199v1</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailorable, 3D structured and micro-patternable ionogels for flexible and stretchable electrochemical devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">All-solid state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Morozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287127v1</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2300774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Conductive, Photolithographically Patternable Ionogels for Flexible and Stretchable Electrochemical Devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matériau à Changement de Phase: Etude de durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287119v1</w:t>
+              <w:t xml:space="preserve">JEPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting Interpenetrating Polymer Network to Sense and Actuate: Measurements and Modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Proximity and touch sensing using deformable ionic conductors (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01706699v1</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Portland, United States. pp.UNSP 1016305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2260478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">Ionic skin and other ionic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Allegretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287118v1</w:t>
+              <w:t xml:space="preserve">7th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin electrochemically driven conducting polymer actuators: fabrication and electrochemomechanical characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Fabrication and characterization of PEDOT:PSS microactuators based on LbL synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02096123v2</w:t>
+              <w:t xml:space="preserve">9th World Congress on Biomimetics, Artificial Muscles, and Nano-Bio, BAMN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Wollongong, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpenetrating polymer network (IPN) as tool for tuning electromechanical properties of electrochemical actuator operating in open-air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Behavior of ionic conducting IPN actuators in simulated space conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadiergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03287107v1</w:t>
+              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Las Vegas, United States. pp.979826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2222169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">An Embedded System to Control Conducting Interpenetrating Polymer Networks Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Anh N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Cagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03516077v1</w:t>
+              <w:t xml:space="preserve">IEEE Sensors 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-standing gel polymer electrolyte for improving supercapacitor thermal and electrochemical stability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Electromechanical and electro-optical properties of PEDOT based IPNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04417088v1</w:t>
+              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2014, Conference 9056 - Electroactive Polymer Actuators and Devices (EAPAD) XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Diego, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpenetrating polymer network (IPN) as tool for tuning electromechanical properties of electrochemical actuator operating in open-air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Conducting IPNs: a versatile concept for the design of macro/micro-actuators or optical electroactive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Beouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...1966 lines deleted...]
-                <w:t xml:space="preserve">hal-01829121v1</w:t>
+              <w:t xml:space="preserve">The 7th World Congress on Biomimetics, Artificial Muscles and Nano-Bio (BAMN2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Jeju Island, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+                <w:t xml:space="preserve">Experimental and numerical simulation study on the thermal performance of building envelope structures incorporating the solid-solid phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B A Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05346394v1</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 348 (2025) 116476, pp.116476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible Ionogels for Electroactive Actuators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bio‐Friendly Artificial Muscles Based on Carbon Nanotube Yarns and Eutectogel Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05346670v1</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202515458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed multilayer ionogels for wideband microwave absorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Correlation between Ionic Conductivity and Mechanical Properties of Solid-like PEO Polymer Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Chometon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04974947v1</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.13869-13881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c19249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractile actuators based on coiled carbon nanotubes yarns and ionogels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing Cold Sintering to Fabricate Composite Polymer Electrolytes - A Paradigm Shift in Organic-Inorganic Material Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Gelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Agathe Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE - Smart Structures + Non-Destructive Evaluation - Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05346541v1</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (7), pp.070537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad63cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid/polar solvent carbon-based ionogel composites for electromagnetic interference shielding by microwave absorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+                <w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Nanosciences &amp; Nanotechnologies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04639685v1</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.135227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart electrode array for cochlear implants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Li$^+$ Transport through the Organic-Inorganic Interface by using Electrochemical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Micro Electro Mechanical Systems (IEEE MEMS 2023)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03946253v1</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (2), pp.020523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ad2595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionogels and ionoelastomers as ionic conducting membranes with healable properties for soft actuators and sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electroactive Bi‐Functional Liquid Crystal Elastomer Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakui Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51e Colloque National du Groupe Français d’études et d’applications des Polymères</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04399939v1</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202307565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of Hybrid Organic-Inorganic membrane as new Electrolyte in All Solid-State Battery</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpenetrating Liquid Crystal Elastomer and Ionogel as Tunable Electroactive Actuators and Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakui Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brûlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395927v1</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202403892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrimer ionogel toward flexible ionotronics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPOC 2023: Dynamic Polymer Network conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395830v1</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Stretchable and Ionically Conductive Membranes with Semi‐Interpenetrating Network Architecture for Truly All‐Solid‐State Microactuators and Microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022, 9th forum on New Materials</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395170v1</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2202381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202202381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self -healable vitrimer ionoelastomer based on poly(ionic liquid)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395619v1</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Driven Yarn and Textile Actuators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carin Backe</w:t>
+                <w:t xml:space="preserve">Electroactive trilayer actuators taking advantage of the ionic conductivity and self-adhesion of ionic liquid plasticized starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS - The Electrochemical Society ECS Meeting, 242nd ECS Meeting, Recent Advances in Sensors and Systems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395331v1</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healable ionoelastomer based on poly(ionic liquid)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aréna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Polymer Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04400043v1</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380, pp.133338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.133338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating ionic liquid-based click-ionogels by thiol-ene photopolymerisation onto textile yarns/fibres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Linear contracting and air-stable electrochemical artificial muscles based on commercially available CNT yarns and ionically selective ionogel coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Plesse</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International IFATCC Congress, Textile &amp; Chemistry [R] Evolution: New Generation Textiles &amp; Process</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395533v1</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.101756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Stretchable, healable, and weldable vitrimer ionogel for ionotronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoying Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer, EuroEAP 2021</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03258389v1</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 474, pp.145533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.145533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vidal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials ILMAT 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395509v1</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Vitrimer ionogels towards sustainable solid-state electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395203v1</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.6656-6667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ra06829j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory effect and dynamics in PEDOT:PSS-based actuators under DC voltage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+                <w:t xml:space="preserve">Ionofibers: Ionically Conductive Textile Fibers for Conformal i‐Textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Huniade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03197919v1</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202101692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Ngoc Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Saquib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National du GFP</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395666v1</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une Membrane « Hybride » Organique – Inorganique comme Nouvel Electrolyte dans les Batteries tout solide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavior of Conducting Polymer-Based Micro-Actuators Under a DC Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GFP Ile-de-France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395940v1</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic EAPs in open-air: linear actuation and &amp;quot;dry&amp;quot; devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Piezoionic mechanoreceptors: Force-induced current generation in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Saquib Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXIII</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03811851v1</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6592), pp.502-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw1974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating full integration process for electroactive polymer microtransducers to realize soft microchips</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">3D‐Printed Stacked Ionic Assemblies for Iontronic Touch Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Odent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03322828v1</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.2210485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202210485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESMENT OF BIODEGRADATION OF A POLYURETHANE-BASED PHASE CHANGE MATERIAL BY PENICILLIUM AND ASPERGILLUS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Di Martino</w:t>
+                <w:t xml:space="preserve">Tailoring Electromechanical Properties of Natural Rubber Vitrimers by Cross-Linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wemyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biodeterioration of Stone Monuments</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395996v1</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (25), pp.8871-8880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft microelectromechanical systems and artificial muscles based on electronically conducting polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A composite of cross-linked polyurethane as solid–solid phase change material and plaster for building application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXII</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395534v1</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.111945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of metal oxides on spray-coated nanostructured carbon framework as high performance electrode material for asymmetric pseudocapacitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">MoO 3 –Carbon Nanotube Negative Electrode Designed for a Fully Hybrid Asymmetric Metal Oxide-Based Pseudocapacitor Operating in an Organic Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th ECS Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395813v1</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (8), pp.9361-9372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trilayer actuators based on ionic liquid and starch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">Photopolymerizable Ionogel with Healable Properties Based on Dioxaborolane Vitrimer Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02549141v1</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels8060381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymmetric PEDOT:PSS Trilayers as Actuating and Sensing Linear Artificial Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials ILMAT 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395548v1</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.2001063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202001063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLID POLYMER ELECTROLYTE BASED ON LITHIUM-CONDUCTING IONIC LIQUID</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Michal</w:t>
+                <w:t xml:space="preserve">Oxidative biodegradation of a solid-solid polyether-urethane phase change material by Penicillium and Aspergillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Maestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04394760v1</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.102949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric ionic liquids and their application in all-solid state ionic actuators based on electronic conducting polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-interpenetration as tool for high strain trilayer conducting polymer actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN POLYMER CONGRESS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04394824v1</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.025041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/abd83c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vidal</w:t>
+                <w:t xml:space="preserve">Piezoionic sensors based on formulated PEDOT:PSS and Aquivion ® for ionic polymer–polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Péralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Trouillet-Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Ionic Liquid-based Materials, ILMAT 2019</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03582759v1</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.105027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac1e63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels and Other Ionic Conductors in ‘Piezo-Ionic’ Sensors, Actuators and Electrochemical Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Preston</w:t>
+                <w:t xml:space="preserve">Toward an electroactive polymer-based soft microgripper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Meeting, MRS Fall 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395573v1</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.32188-32195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3059926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Ionic electroactive polymers: bending, linear and &amp;quot;dry&amp;quot; devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
+                <w:t xml:space="preserve">Evaluation of dielectric elastomers to develop materials suitable for actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Banet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomimetics, Artificial Muscles and Nano-Bio, BAMN 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03580145v1</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (48), pp.10786-10805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00621E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEDOT:PSS-based micro-transducers for soft MEMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Rheological Behaviour of Cementitious Materials Incorporating Solid–Solid Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03585514v1</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15010020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux à Changement de Phase: Etude de durabilité biologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Hébert</w:t>
+                <w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395983v1</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.125310 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] LbL based PEDOT:PSS microactuators and microsensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Plesse</w:t>
+                <w:t xml:space="preserve">Cross-linked polyurethane as solid-solid phase change material for low temperature thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledesert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03563875v1</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 685, pp.178191 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2019.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocouches de Langmuir-Schaefer à base de nanotubes de carbone pour des électrodes d'actionneurs diélectriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+                <w:t xml:space="preserve">PEDOT:PSS-based micromuscles and microsensors fully integrated in flexible chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrett Curley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée I-MAT-Fédération Institut des Matériaux, sous le thème « Innovation in tomorrow’s materials »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04400537v1</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.09LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aba48f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on electroactive conducting interpenetrating polymer networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Dynamic crosslinked rubbers for a green future: A material perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wemyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Summit on Advances in Science, Engineering and Technology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04395256v1</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.100561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2020.100561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Tailorable, 3D structured and micro-patternable ionogels for flexible and stretchable electrochemical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287094v1</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.256-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8tc04368j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid state ionic actuators based on polymeric ionic liquids and electronic conducting polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene):poly(styrene sulfonate)/polyethylene oxide electrodes with improved electrical and electrochemical properties for soft microactuators and microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287097v1</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.1800948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201800948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériau à Changement de Phase: Etude de durabilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Hébert</w:t>
+                <w:t xml:space="preserve">Impermeable and Compliant: SIBS as a Promising Encapsulant for Ionically Electroactive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEPO</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04405294v1</w:t>
+              <w:t xml:space="preserve">Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/robotics8030060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polymer materials based on ionic liquid plasticized starch</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Evaluating performance of wet unencapsulated PEDOT trilayer actuators operating in air and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Ebrahimi Takalloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01963960v1</w:t>
+              <w:t xml:space="preserve">Multifunctional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward electroactive catheter design using conducting interpenetrating polymer networks actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Study of the piezoionic effect and influence of electrolyte in conducting polymer based soft strain sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Dw Madden</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XX</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04394891v1</w:t>
+              <w:t xml:space="preserve">Multifunctional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.045002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-7532/ab56a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity and touch sensing using deformable ionic conductors (Conference Presentation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justin Wyss</w:t>
+                <w:t xml:space="preserve">Linear Artificial Muscle Based on Ionic Electroactive Polymer: A Rational Design for Open‐Air and Vacuum Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rauno Temmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadiergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XIX</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03287079v1</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1800519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.201800519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic skin and other ionic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Allegretto</w:t>
+                <w:t xml:space="preserve">Thin ink-jet printed trilayer actuators composed of PEDOT:PSS on interpenetrating polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Põldsalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Safaei Khorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Liisa Peikolainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2017</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03565803v1</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 258, pp.1072-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.11.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of PEDOT:PSS microactuators based on LbL synthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Lithium-based oligomer ionic liquid for solvent-free conducting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+                <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Michan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Biomimetics, Artificial Muscles, and Nano-Bio, BAMN 2017</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03565944v1</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of ionic conducting IPN actuators in simulated space conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Non-linear dynamic modeling of ultrathin conducting polymer actuators including inertial effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cadiergues</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03286898v1</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.115032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aae456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Embedded System to Control Conducting Interpenetrating Polymer Networks Actuators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Highly Conductive, Photolithographically Patternable Ionogels for Flexible and Stretchable Electrochemical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2016</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01497898v1</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (25), pp.21601-21611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b03537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical and electro-optical properties of PEDOT based IPNs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Conducting Interpenetrating Polymer Network to Sense and Actuate: Measurements and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2014, Conference 9056 - Electroactive Polymer Actuators and Devices (EAPAD) XVI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00974544v1</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.01.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting IPNs: a versatile concept for the design of macro/micro-actuators or optical electroactive devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th World Congress on Biomimetics, Artificial Muscles and Nano-Bio (BAMN2013) </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01829114v1</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrathin electrochemically driven conducting polymer actuators: fabrication and electrochemomechanical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.670-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096123v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stretchable composite monolayer electrodes for low voltage dielectric elastomer actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae El Haitami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.01.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpenetrating polymer network (IPN) as tool for tuning electromechanical properties of electrochemical actuator operating in open-air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.294-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-standing gel polymer electrolyte for improving supercapacitor thermal and electrochemical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dagousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391, pp.86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.04.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpenetrating polymer network (IPN) as tool for tuning electromechanical properties of electrochemical actuator operating in open-air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.294-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Transport in Polymer Composites with Non-Uniform Distributions of Electronic Conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Farajollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Usgaocar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear Finite-Difference Bond Graph Model of an Ionic Polymer Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bentefrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (9), pp.095055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa7f7f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-contained tubular bending actuator driven by conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Farajollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Sassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 249 (3), pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and dynamic charge dependent modeling of conducting polymer trilayer bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Farajollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Sassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naser Naserifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelyne Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (11), pp.115044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphitic carbon nitride nanosheet electrode-based high-performance ionic actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrospun rubber fibre mats with electrochemically controllable pore sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerr-Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (20), pp.4249 - 4258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5tb00239g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid state dye-sensitized solar cells based on polymeric ionic liquid with free imidazolium cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Matrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.209-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13391-013-2147-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-standing single lithium ion conductor polymer network with pendant trifluoromethanesulfonylimide groups: Li+ diffusion coefficients from PFGSTE NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. L Michan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. A Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.4108-4117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance (NMR) Characterization of a Polymerized Ionic Liquid Electrolyte Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. L Michan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. A Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.1280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible Solid Polymer Electrolytes Based on Nitrile Butadiene Rubber/Poly(ethylene oxide) Interpenetrating Polymer Networks Containing Either LiTFSI or EMITFSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (24), pp.9683 - 9691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma201662h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (36)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube yarns and biofriendly electrolytes as building blocks for electrochemical artificial muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+                <w:t xml:space="preserve">Vitrimer ionogels for self-healable flexible ionotronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05346557v1</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators, Sensors, and Devices (EAPAD) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vancouver, France. SPIE, pp.43, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3051261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrimer ionogel for self-healing flexible ionotronics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Comparative study of the influence of the ionic coatings on the performances of air-operating coiled carbon nanotubes yarn actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chaoying Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEAP 2024</w:t>
-[...4234 lines deleted...]
-                <w:t xml:space="preserve">hal-01696189v1</w:t>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Long Beach, France. SPIE, pp.22, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3010757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the influence of the ionic coatings on the performances of air-operating coiled carbon nanotubes yarn actuators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ananieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Forestier-Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication and characterization of bio-friendly air-operating coiled CNT yarn actuators” EuroEAP 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Linz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon nanotube yarns and biofriendly electrolytes as building blocks for electrochemical artificial muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stuttgart (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitrimer ionogel for self-healing flexible ionotronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoying Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electroactive liquid crystal elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakui Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brûlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Advanced Polymers via Macromolecular Engineering (APME 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionic liquid driven enhancements in the electromagnetic interference shielding capabilities of carbon-based polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Al Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Fall meeting &amp; exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Boston (Massachusetts), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of advanced solid polymer electrolyte for soft actuators and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon nanotube yarn/eutectogel artificial muscles for electroactive textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ananieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bristol, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée GFP Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Thiais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How electroactive polymer can be used for cochlear implants micro-robotization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, CY Cergy-Paris University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covalent Adaptable-Conjugated Polymer Network for Self-healing Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Taussig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tuân Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-healable and reprocessable soft actuators based on vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Khoa Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoying Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Pognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Saint - Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coiled CNT and polycationic and polyanionic solid state ionogels for large stroke electrochemical artificial muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionogels for electroactive polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain dynamics under DC voltage of PEDOT:PSS-based microactuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national du GFP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward micro-transducers based on Conducting polymer for biomedical medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the Electro-Responsive Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofriendly ionogel coatings for electroactive textile muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conductive ionogels with photolithographically patternable properties for electrochemical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Ionic Liquid-Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionogel comme électrolyte et séparateur de supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Molson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Banet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the electro-responsive fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Annuelle du GFP IdF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototype of micro-hand based soft micro-transducers for medical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Annual Meeting GDR 2088 BIOMIM, BIOMIM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nice, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of ionogels for conjugated polymer fiber and textile actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dreden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bondavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation of ionogels for conjugated polymer fibre and textile actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2019 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dresde, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of pedot:pss-based transducers in soft microchips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dresden, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All-Solid ionic conducting materials based on polymeric ionic liquids for electrochemical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vancaeyzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dresden, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of nanostructured carbon/MnO2 hybrid electrodes for energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bondavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bracciale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNRSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear dynamic modeling of ultrathin conducting polymer actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Dobashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the underlying mechanism of conducting polymer-based strain sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Woehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2018 - 8th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Valpré Ecully (Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailorable polymer gel electrolytes with reactive surfaces from thiol acrylate Michael reaction for ionic actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin W.H. Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2018 - 8th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Valpré Ecully (Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser patterned PEDOT:PSS microactuators based on LbL synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cartagena, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05299578v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizations of PEDOT:PSS micro transducers based on an original spincoating synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems, SMASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Snowbird, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic board dedicated to conducting IPN actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ju Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fannir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2016 (Sixth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of pedot electrodes using vapor phase polymerization for ionic EAP-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Electromechanically Active Polymer Transducers &amp; Artificial Muscles, EuroEAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsingor, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Polymers as Redox Electroactive Materials for Soft Microelectromechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nerea Casado; David Mecerreyes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Polymers for Energy and Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.454-487, 2020, Polymer Chemistry Series, 9781788018715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788019743-00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19794,385 +20294,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE D'ENERGIE THERMIQUE, PROCEDE DE FABRICATION ET APPLICATIONS D'UN TEL MATERIAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3458540. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE D'ENERGIE THERMIQUE, PROCEDE DE FABRICATION ET APPLICATIONS D'UN TEL MATERIAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2017198933. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERIAU A CHANGEMENT DE PHASE POUR LE STOCKAGE D'ENERGIE THERMIQUE, PROCEDE DE FABRICATION ET APPLICATIONS D'UN TEL MATERIAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3051479. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId430"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20319,51 +20819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Absi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Led&#233;sert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ananieva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Absi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Led&#233;sert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dosseh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Naboulsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chometon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dussart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad63cd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.135227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad2595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakui Deng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin W.H. Jager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Bui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Wan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145533" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06829j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Petel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib Sarwar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1974" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Biard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wemyss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01229" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111945" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8060381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pognon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00632" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Huniade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101692" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Plancher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Maestri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102949" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03146462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059926" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adjaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Trouillet-Fonti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac1e63" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Fannir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd83c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chavanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00621E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287152v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ebrahimi Takalloo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rogier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pognon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125310" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03097477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Curley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba48f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ledesert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. Hebert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.01.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100561" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811945v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8030060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201800948" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab56a2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jager" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04368j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03537" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706699v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096123v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.090" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSBWXGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dagousset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.073" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauno Temmer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadiergues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800519" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#245;ldsalu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Safaei Khorram" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Peikolainen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.147" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096105v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aae456" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Michan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Michal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.03.046" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z73MBSKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Farajollahi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoudzadeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Usgaocar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.141" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5ZS7PK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentefrit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7f7f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Sassani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Naserifar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115044" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287062v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCVT0JRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8258" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286865v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Longuet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13391-013-2147-x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. L Michan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fannir" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Michal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NLR8WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fichet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1280" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201662h" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346394v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346670v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346541v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa V. Bui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395927v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395170v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fengdi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaplov Alexander S." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plesse Cedric" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395619v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Mehraeen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Backe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400043v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395533v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258389v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Morozova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300774" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395509v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395940v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811851v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395996v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395534v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dw Madden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bondavalli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Catry" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395548v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394760v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394824v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Morozova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582759v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395573v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Sarwar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dickson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Preston" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580145v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585514v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395983v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563875v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395256v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287094v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300764" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287097v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405294v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963960v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394891v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Preston" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Wyss" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260478" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565803v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Allegretto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565944v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2222169" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497898v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh N'Guyen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974544v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829114v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346557v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348199v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395866v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413131v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412626v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395842v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395757v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Taussig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396347v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394725v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396349v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396364v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396377v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Thiam" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396373v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394699v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mallouki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394635v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396360v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395902v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412742v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395789v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396386v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395888v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590886v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395760v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bracciale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591094v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396396v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Michal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Madden" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396402v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566146v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591101v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571835v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696189v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299578v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010757" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539677v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019743-00454" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405207v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405189v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405276v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ananieva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa V. Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Wan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Naboulsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fengdi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaplov Alexander S." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plesse Cedric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin W.H. Jager" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Mehraeen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Backe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Morozova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300774" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Huniade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dw Madden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pognon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bondavalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Plancher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ledesert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Michan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Catry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M. Morozova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Sarwar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dickson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Ebrahimi Takalloo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Preston" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Farajollahi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Ji" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sorba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosset Samuel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300764" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Preston" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Wyss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260478" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565803v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Allegretto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565944v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Fannir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadiergues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2222169" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Anh N'Guyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cagneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fannir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Ye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Absi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B A Led&#233;sert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dosseh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116476" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515458" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chometon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19249" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dussart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad63cd" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.135227" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad2595" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakui Deng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307565" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403892" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao. Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01635" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202381" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077224v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roelens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100295" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077309v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101756" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Bui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145533" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400405v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079213v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06829j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811778v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101692" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Yao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Petel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Tan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib Sarwar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1974" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016184v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Biard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210485" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077239v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wemyss" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01229" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699331v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111945" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078940v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00632" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8060381" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001063" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Maestri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102949" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd83c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adjaoud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Trouillet-Fonti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac1e63" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03146462v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ju Peng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059926" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637668v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chavanne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00621E" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501696v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rogier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pognon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125310" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. Hebert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.01.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03097477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Curley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aba48f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230736v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100561" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jager" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04368j" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142273v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201800948" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics8030060" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811945v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287199v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ab56a2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauno Temmer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201800519" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287114v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#245;ldsalu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Safaei Khorram" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Liisa Peikolainen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.147" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400446v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Michal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.03.046" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z73MBSKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096105v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aae456" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287119v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03537" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706699v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.067" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287118v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosset" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.01.145" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02096123v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.02.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516077v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.090" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSBWXGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dagousset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.073" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516287v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287085v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoudzadeh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Usgaocar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.141" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5ZS7PK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258700v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentefrit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7f7f" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287062v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Sassani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCVT0JRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287065v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Naserifar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115044" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286895v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Chen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8258" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-01929281v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerr-Phillips" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00239g" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286865v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Longuet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13391-013-2147-x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. L Michan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Michal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NLR8WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282880v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fichet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1280" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829121v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201662h" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612015v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3051261" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299578v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010757" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612378v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Forestier-Colleoni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612382v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346557v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348199v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413131v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412415v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395866v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395757v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Taussig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395842v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396327v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396347v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396349v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396377v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Thiam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396373v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396364v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394635v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394699v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mallouki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396360v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395902v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412742v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395789v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396386v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590886v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395888v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395760v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bracciale" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591094v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396396v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Michal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Madden" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396402v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03566146v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591101v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696189v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571835v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539677v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788019743-00454" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405207v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405189v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405276v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>