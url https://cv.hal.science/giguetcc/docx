--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -868,295 +868,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trajectories of mountain agro-ecosystems in the North-Western Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-023-02030-5⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305495v1</w:t>
+                <w:t xml:space="preserve">halshs-04378532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Walsh</w:t>
+                <w:t xml:space="preserve">Long-term trajectories of mountain agro-ecosystems in the North-Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+                <w:t xml:space="preserve">Wentao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Dulias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+                <w:t xml:space="preserve">Kevin James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianne Unsain</w:t>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.199. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-023-02030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04378532v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t>
               </w:r>
@@ -1834,51 +1834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du climat, des paysages et des pratiques pastorales autour de la montagne d'Anterne depuis 10000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41, pp. 15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4535,51 +4535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4787,64 +4787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,51 +6027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A12320A"/>
+    <w:nsid w:val="4E9864D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6258,51 +6258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giguetcc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5141-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153534583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6944-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Heintzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Zetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVHZL6VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giguetcc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5141-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153534583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6944-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Heintzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Zetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVHZL6VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>