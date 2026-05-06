--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -868,831 +868,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term trajectories of mountain agro-ecosystems in the North-Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Walsh</w:t>
+                <w:t xml:space="preserve">Wentao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+                <w:t xml:space="preserve">Kevin James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Dulias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dianne Unsain</w:t>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-023-02030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04378532v1</w:t>
+                <w:t xml:space="preserve">hal-04305495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trajectories of mountain agro-ecosystems in the North-Western Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.58. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-023-02030-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305495v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04378532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lake Sedimentary DNA Research on Past Terrestrial and Aquatic Biodiversity: Overview and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Eric Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+                <w:t xml:space="preserve">Alexandra Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+                <w:t xml:space="preserve">Kevin Nota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Heintzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat4010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066916v1</w:t>
+                <w:t xml:space="preserve">hal-03218984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Sedimentary DNA Research on Past Terrestrial and Aquatic Biodiversity: Overview and Recommendations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+                <w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rouillard</w:t>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nota</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Heintzman</w:t>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/quat4010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218984v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bertrand</w:t>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395553v1</w:t>
+                <w:t xml:space="preserve">hal-02883783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+                <w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+                <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.10502. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883783v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling indicators and lumped-parameter modeling to assess suspended matter and soluble phosphorus losses</w:t>
               </w:r>
@@ -1834,64 +1834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2223,77 +2223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2491,77 +2491,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2606,350 +2606,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01375648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing long-term human impacts on plant communities: an ecological approach based on lake sediment DNA</w:t>
+                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Pansu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13136⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878599v1</w:t>
+                <w:t xml:space="preserve">hal-01691615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing long-term human impacts on plant communities: an ecological approach based on lake sediment DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Johan Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (7), pp.1485 - 1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691615v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,77 +3039,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3154,937 +3154,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00944038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution du climat, des paysages et des pratiques pastorales autour de la montagne d'Anterne depuis 10000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp. 15-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720062v1</w:t>
+                <w:t xml:space="preserve">halsde-00981954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XANES spectroscopy as a tool to trace phosphorus transformation during soil genesis and mountain ecosystem development from lake sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.04.017⟩</w:t>
+              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00827536v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">XANES spectroscopy as a tool to trace phosphorus transformation during soil genesis and mountain ecosystem development from lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (118), pp. 129-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00927752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00827536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du climat, des paysages et des pratiques pastorales autour de la montagne d'Anterne depuis 10000 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00981954v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00927752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Enters</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Allignol</w:t>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaya Legaz</w:t>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00653728v1</w:t>
+                <w:t xml:space="preserve">halsde-00736588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+                <w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Enters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Allignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Legaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.11.003⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00653347v1</w:t>
+                <w:t xml:space="preserve">halsde-00653728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Revel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (77), p.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00736588v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00653347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in erosion patterns during the Holocene in a currently treeless subalpine catchment inferred from lake sediment geochemistry (Lake Anterne, 2063 m a.s.l., NW French Alps): The role of climate and human activities</w:t>
               </w:r>
@@ -4096,51 +4096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,64 +4230,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Enters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the recent history of a large deep prealpine lake (Lake Bourget, France) using subfossil chironomids, diatoms, and organic matter analysis: towards the definition of a lake-specific reference state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,51 +4535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,64 +4787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la préhistoire aux temps modernes dans les alpages d’Anterne et Pormenaz. Une approche de l’occupation de la moyenne montagne entre les Fiz et les Aiguilles Rouges. Résultats du programme de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,64 +5317,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire des activités agricoles et des paysages révélé par un outil en plein essor : l’ADN sédimentaire lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gielly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5446,64 +5446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire des activités agricoles et des paysages révélée par un outil en plein essor : l’ADN sédimentaire lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gielly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,51 +5558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,277 +5681,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jenny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Brigitte Pepin-Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Protiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00982816v1</w:t>
+                <w:t xml:space="preserve">halsde-01023763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Lombard</w:t>
+                <w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Protiere</w:t>
+                <w:t xml:space="preserve">J.P. Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01023763v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6027,51 +6027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E9864D4"/>
+    <w:nsid w:val="9AC74CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6258,51 +6258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giguetcc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5141-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153534583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6944-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Heintzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Zetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVHZL6VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giguetcc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5141-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153534583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6944-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Heintzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Zetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVHZL6VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981954v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>