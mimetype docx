--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1136,563 +1136,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04378532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Sedimentary DNA Research on Past Terrestrial and Aquatic Biodiversity: Overview and Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Capo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rouillard</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Heintzman</w:t>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat4010006⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218984v1</w:t>
+                <w:t xml:space="preserve">hal-03066916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Messager</w:t>
+                <w:t xml:space="preserve">Lake Sedimentary DNA Research on Past Terrestrial and Aquatic Biodiversity: Overview and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Alexandra Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+                <w:t xml:space="preserve">Kevin Nota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+                <w:t xml:space="preserve">Peter Heintzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/quat4010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066916v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883783v1</w:t>
+                <w:t xml:space="preserve">hal-02395553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bertrand</w:t>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395553v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling indicators and lumped-parameter modeling to assess suspended matter and soluble phosphorus losses</w:t>
               </w:r>
@@ -1802,295 +1802,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body size determines soil community assembly in a tropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Bajard</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.528-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320430v1</w:t>
+                <w:t xml:space="preserve">hal-02079020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body size determines soil community assembly in a tropical forest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+                <w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (3), pp.528-543. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079020v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution grain size distribution of sediment core with hyperspectral imaging</w:t>
               </w:r>
@@ -2223,77 +2223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2491,77 +2491,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2606,350 +2606,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01375648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
+                <w:t xml:space="preserve">Reconstructing long-term human impacts on plant communities: an ecological approach based on lake sediment DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+                <w:t xml:space="preserve">Johan Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (7), pp.1485 - 1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691615v1</w:t>
+                <w:t xml:space="preserve">hal-01878599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing long-term human impacts on plant communities: an ecological approach based on lake sediment DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Pansu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13136⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01878599v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,51 +3039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,937 +3154,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00944038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du climat, des paysages et des pratiques pastorales autour de la montagne d'Anterne depuis 10000 ans</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00981954v1</w:t>
+                <w:t xml:space="preserve">hal-01720062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Morand</w:t>
+                <w:t xml:space="preserve">XANES spectroscopy as a tool to trace phosphorus transformation during soil genesis and mountain ecosystem development from lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (118), pp. 129-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01720062v1</w:t>
+                <w:t xml:space="preserve">halsde-00827536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XANES spectroscopy as a tool to trace phosphorus transformation during soil genesis and mountain ecosystem development from lake sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.04.017⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00827536v1</w:t>
+                <w:t xml:space="preserve">halsde-00927752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution du climat, des paysages et des pratiques pastorales autour de la montagne d'Anterne depuis 10000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp. 15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00927752v1</w:t>
+                <w:t xml:space="preserve">halsde-00981954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Revel</w:t>
+                <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Amaya Legaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00736588v1</w:t>
+                <w:t xml:space="preserve">halsde-00653728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+                <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Enters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amaya Legaz</w:t>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (77), p.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00653728v1</w:t>
+                <w:t xml:space="preserve">halsde-00653347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.11.003⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00653347v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00736588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in erosion patterns during the Holocene in a currently treeless subalpine catchment inferred from lake sediment geochemistry (Lake Anterne, 2063 m a.s.l., NW French Alps): The role of climate and human activities</w:t>
               </w:r>
@@ -4096,51 +4096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,64 +4230,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Enters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the recent history of a large deep prealpine lake (Lake Bourget, France) using subfossil chironomids, diatoms, and organic matter analysis: towards the definition of a lake-specific reference state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,64 +5317,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire des activités agricoles et des paysages révélé par un outil en plein essor : l’ADN sédimentaire lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gielly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5446,64 +5446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire des activités agricoles et des paysages révélée par un outil en plein essor : l’ADN sédimentaire lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gielly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,51 +5558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,277 +5681,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pepin-Donat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Myriam Protiere</w:t>
+                <w:t xml:space="preserve">J.P. Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01023763v1</w:t>
+                <w:t xml:space="preserve">halsde-00982816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+                <w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pepin-Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jenny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Myriam Protiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982816v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01023763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6027,51 +6027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AC74CC6"/>
+    <w:nsid w:val="D846F995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6258,51 +6258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giguetcc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5141-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153534583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6944-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Heintzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Zetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVHZL6VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981954v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giguetcc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5141-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153534583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-6944-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#233;s-Pastor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Heintzman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Zetter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Lammers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Yoccoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mazure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02030-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tr&#233;visan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quetin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02373649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105536" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVHZL6VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00827536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSG251MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-009-9324-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B04QZ2VZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00930291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9467-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-139083KV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>